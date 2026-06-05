--- v0 (2026-04-26)
+++ v1 (2026-06-05)
@@ -8,81 +8,81 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11003"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11102"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/BU/Dictionnaires et encyclopédies/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A9C85FCA-E714-0E41-8D2C-C27B9228C4BD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E960BEF-0938-FF49-8A58-C8A9A435067E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="6440" yWindow="1960" windowWidth="30340" windowHeight="18120" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="840" yWindow="1420" windowWidth="26920" windowHeight="20560" firstSheet="2" activeTab="8" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Linguistique" sheetId="7" r:id="rId1"/>
     <sheet name="Encyclopédies" sheetId="12" r:id="rId2"/>
     <sheet name="Dictionnaires multilingues" sheetId="8" r:id="rId3"/>
     <sheet name="Dictionnaires français" sheetId="1" r:id="rId4"/>
     <sheet name="Dictionnaires anglais" sheetId="2" r:id="rId5"/>
     <sheet name="Dictionnaires allemands" sheetId="3" r:id="rId6"/>
     <sheet name="Dictionnaires espagnols" sheetId="4" r:id="rId7"/>
     <sheet name="Dictionnaires italiens" sheetId="5" r:id="rId8"/>
     <sheet name="Dictionnaires grecs et latins" sheetId="9" r:id="rId9"/>
     <sheet name="Dictionnaires russes" sheetId="10" r:id="rId10"/>
     <sheet name="Dictionnaires polonais" sheetId="11" r:id="rId11"/>
     <sheet name="Autres langues" sheetId="6" r:id="rId12"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2277" uniqueCount="1471">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2287" uniqueCount="1480">
   <si>
     <t>Dictionnaires de langue française</t>
   </si>
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Dictionnaires linguistiques</t>
   </si>
   <si>
     <t>Dictionnaire terminologique de la systématique du langage</t>
   </si>
   <si>
     <t>1996 </t>
   </si>
   <si>
     <t>800 BOO</t>
   </si>
   <si>
     <t>2002 </t>
   </si>
   <si>
@@ -4451,50 +4451,77 @@
     <t>U 806.90 LIM</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>Pan'stwowe wydawnictwo naukowe, Warzawa</t>
   </si>
   <si>
     <t>Dictionnaire de termes militaires français-espagnol, espagnol-français</t>
   </si>
   <si>
     <t>HAURON Antoine</t>
   </si>
   <si>
     <t>Imprimerie nationale, Paris</t>
   </si>
   <si>
     <t>1974</t>
+  </si>
+  <si>
+    <t>Dictionnaire grammatical</t>
+  </si>
+  <si>
+    <t>YOUNES Georges</t>
+  </si>
+  <si>
+    <t>1985</t>
+  </si>
+  <si>
+    <t>U 804.0-3 YOU</t>
+  </si>
+  <si>
+    <t>Dictionnaire de langues anciennes</t>
+  </si>
+  <si>
+    <t>Dictionnaire de langue gauloise : une approche linguistique du vieux-celtique continental</t>
+  </si>
+  <si>
+    <t>DELAMARRE Xavier</t>
+  </si>
+  <si>
+    <t>Editions Errance, Paris</t>
+  </si>
+  <si>
+    <t>809.1 DEL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Serif"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -4719,51 +4746,51 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="7" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -4888,50 +4915,53 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="5" borderId="8" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="5" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="5" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="5" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -5132,71 +5162,71 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=96989&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61727&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72124&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52842&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23196&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97035&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=105303&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=105304&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18068&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=21011&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=54443&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=153980&amp;query_desc=kw%2Cwrdl%3A%20harrap%27s%20russe" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134726&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106136&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134724&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98181&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98178&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41759&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31536&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29878&amp;query_desc=kw%2Cwrdl%3A%20bernard%20hamel" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41693&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41758&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41757&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41755&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31544&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40870&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11564&amp;query_desc=kw%2Cwrdl%3A%20bernard%20hamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=131293&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=39300&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41756&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41843&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134026&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41754&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19188&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134025&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41842&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31545&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41753&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41765&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106134&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134024&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=39097&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66473&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134684&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112967&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14267&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65525&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=135132&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65632&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=48741&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=113206&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=135259&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26570&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65524&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=135256&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97245&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97295&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=113211&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97413&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97474&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65523&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112976&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=68771&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65522&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=115267&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=68772&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97472&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=131759&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=113205&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41767&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=121981&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=60208&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=51315&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=131317&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40220&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19181&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52222&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=129319&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102755&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=kw&amp;q=dictionnaire%20encyclop%C3%A9dique%20larousse&amp;count=100&amp;limit=location:FD" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52926&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=60209&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42401&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=122869&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2435&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20racines" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72116&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18893&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20europ%C3%A9en%20de%20l%27%C3%A9conomie" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=96916&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=96990&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18892&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18891&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18890&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97411&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55797&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=43730&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55802&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12839&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55206&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14265&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6799&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20de%20l%27ancien%20fran%C3%A7ais" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=53999&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106802&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29312&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=62467&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143469&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64324&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20difficult%C3%A9s%20de%20la%20langue%20fran%C3%A7aise" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12881&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7104&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42191&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28730&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4292&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10838&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64329&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17083&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20rimes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=154982" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=47395&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38534&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20synonymes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4921&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56501&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8813&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102760&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40636&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64243&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=mots+mondes+dictionnaires&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29843&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56331&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2301&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18072&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20d%27orthographe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98003&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10915&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99663&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6424&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2234&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20de%20po%C3%A9tique%20et%20de%20rh%C3%A9torique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98004&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17082&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=131841&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13669&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28731&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=128583&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119261&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=37625&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=127473&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29111&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15211&amp;query_desc=kw%2Cwrdl%3A%20nouveau%20dictionnaire%20des%20difficult%C3%A9s%20du%20fran%C3%A7ais%20moderne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18406&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=5831&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15051&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2341&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=132619&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15602&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28767&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6426&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2270&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9345&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64607&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120718&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19035&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65088&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57320&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3485&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42399&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23910&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134133&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8900&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70545&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2296&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28732&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103567&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52922&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70345&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=126046&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6423&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57532&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119894&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20241&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4933&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20909&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114962&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=49476&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52838&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144984&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55797&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=43730&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55802&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12839&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20rimes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=154982" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8813&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28730&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106802&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29312&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=62467&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143469&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18072&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20d%27orthographe" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17082&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56501&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42191&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28731&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=167539" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4292&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10838&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64329&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17083&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28767&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98004&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=47395&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38534&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20synonymes" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6426&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2270&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9345&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64607&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40636&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64243&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=mots+mondes+dictionnaires&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29843&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56331&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2301&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15602&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14265&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10915&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99663&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6424&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55206&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2296&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8900&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6799&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20de%20l%27ancien%20fran%C3%A7ais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=53999&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28732&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=128583&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119261&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=37625&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=127473&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29111&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15211&amp;query_desc=kw%2Cwrdl%3A%20nouveau%20dictionnaire%20des%20difficult%C3%A9s%20du%20fran%C3%A7ais%20moderne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18406&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=5831&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15051&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2341&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=132619&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20241&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57532&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12881&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7104&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4933&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119894&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64324&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20difficult%C3%A9s%20de%20la%20langue%20fran%C3%A7aise" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120718&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19035&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65088&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57320&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3485&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42399&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23910&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134133&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70545&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4921&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102760&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103567&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52922&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70345&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=126046&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6423&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98003&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13669&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2234&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20de%20po%C3%A9tique%20et%20de%20rh%C3%A9torique" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=131841&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20909&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114962&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=49476&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52838&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144984&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72094&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2729&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2317&amp;query_desc=kw%2Cwrdl%3A%20cobuild%20english%20learners%20dictionary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=kettridge+technical+dictionary&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11437&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20774&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14726&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4704&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=104763&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=39540&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=123952&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23140&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4909&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10628&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13872&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2325&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61726&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2739&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+technique+scientifique+goursau&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106528&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72473&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24233&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=130685&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2567&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144950&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15012&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2323&amp;query_desc=kw%2Cwrdl%3A%20webster%27s" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18113&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24247&amp;query_desc=kw%2Cwrdl%3A%20Mcfarland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16914&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18898&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15151&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8252&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20427&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55644&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41762&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99935&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13874&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11058&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=47148&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71878&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102963&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72130&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18896&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144947&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4371&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72097&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71446&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8253&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72475&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16026&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2326&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134039&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18115&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99938&amp;query_desc=kw%2Cwrdl%3A%20hachette%20et%20oxford" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2321&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=5545&amp;query_desc=kw%2Cwrdl%3A%20Steer%20M." TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12942&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71877&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71875&amp;query_desc=kw%2Cwrdl%3A%20jargon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16082&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19983&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26071&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72121&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56575&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=5414&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18899&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13869&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13871&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=27961&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2319&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72123&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8254&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72098&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4369&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143859&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=53677&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72494&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=118391&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13315&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61604&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8986&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18894&amp;query_desc=kw%2Cwrdl%3A%20l%27anglais%20du%20technicien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102960&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2340&amp;query_desc=kw%2Cwrdl%3A%20roget%27s%20thesaurus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16834&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=67492&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23090&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24315&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11080&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72498&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16447&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99936&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18897&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13870&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14721&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102957&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23073&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55267&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10627&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16635&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14879&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102958&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56971&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8149&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72474&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55798&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15011&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4998&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=58179&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72499&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14361&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102962&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144948&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11201&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9547&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23252&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18592&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72115&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28464&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14876&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2342&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20443&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20485&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102961&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2324&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24201&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11060&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14880&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13875&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16859&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=153239&amp;query_desc=kw%2Cwrdl%3A%20vocabulaire%20thematique%20monde%20aujourd%27hui" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108394&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24371&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40682&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102959&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72096&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11128&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24256&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18946&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71882&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20469&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2329&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99172&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9315&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38821&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114118&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24349&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14936&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19120&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103584&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=122540&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=123607&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99177&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14023&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99169&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99180&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103432&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102767&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103587&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99358&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117683&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3413&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99179&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103436&amp;query_desc=kw%2Cwrdl%3A%20wahrig" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11008&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=33226&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19952&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18589&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103435&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99174&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99178&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16698&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107138&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24351&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17149&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24352&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2327&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=122855&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=5474&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=21571&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99170&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99181&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=58377&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14935&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=104791&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2316&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19118&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110840&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=58404&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38795&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99168&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99176&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103431&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55601&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3944&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56734&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3740&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26897&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26894&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9719&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=45900&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144518&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8740&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20technique" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23247&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41876&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26898&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3735&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11495&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9331&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3721&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26896&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8157&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3304&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=45897&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6753&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41761&amp;query_desc=kw%2Cwrdl%3A%20pequeno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=166257&amp;query_desc=kw%2Cwrdl%3A%20117317" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=45892&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26892&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56399&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3724&amp;query_desc=kw%2Cwrdl%3A%20fernando" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40721&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=125149&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2269&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26678&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9147&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12372&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2330&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41867&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23248&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=26895&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=46999&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12371&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3544&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107564&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15502&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15080&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7750&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15566&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31872&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3942&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2297&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15508&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112961&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6386&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19119&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20fran%C3%A7ais%20grec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15603&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=135503&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=1787&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31860&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28456&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19521&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10974&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7045&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71876&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+etymologique+langue+grecque&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=58240&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102768&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=111978&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134190&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38180&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2300&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66554&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2237&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70884&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15604&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=27511&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20993&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=67703&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66553&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119507&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=43780&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=62202&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6386&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19119&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20fran%C3%A7ais%20grec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15603&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=135503&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=1787&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31860&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28456&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19521&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10974&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7045&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71876&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+etymologique+langue+grecque&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=58240&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102768&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=111978&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134190&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38180&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2300&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66554&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2237&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70884&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15604&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=27511&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=168278" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20993&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=67703&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66553&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119507&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=43780&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=62202&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{A07B59BA-3099-8249-A59E-F337C69E0A3B}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:G16"/>
   <sheetViews>
     <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="A15" sqref="A15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="74" style="5" customWidth="1"/>
     <col min="2" max="2" width="47.83203125" style="5" customWidth="1"/>
     <col min="3" max="3" width="39" style="5" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="5" customWidth="1"/>
     <col min="6" max="6" width="38.1640625" style="5" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18">
@@ -7457,54 +7487,54 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A12" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=96990&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{4AF64A24-AC77-734F-A89B-6BB8D92E1B84}"/>
     <hyperlink ref="A11" r:id="rId2" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=96916&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{1CBB66A7-1052-3F4C-ABB3-0578991E9B81}"/>
     <hyperlink ref="A14" r:id="rId3" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72116&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{590EC367-F721-C24B-99AB-5B32FB33A999}"/>
     <hyperlink ref="A6" r:id="rId4" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18890&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{384DAC91-BD48-8149-809B-8054F7C567E8}"/>
     <hyperlink ref="A7" r:id="rId5" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18891&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B813B320-2F86-5143-AC4E-51B67A91E182}"/>
     <hyperlink ref="A8" r:id="rId6" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18892&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{3B323DCB-CBF9-8F46-A703-C91D31B7150B}"/>
     <hyperlink ref="A9" r:id="rId7" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18893&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20europ%C3%A9en%20de%20l%27%C3%A9conomie" xr:uid="{BD8E9941-AE54-1045-9844-4271A5485908}"/>
     <hyperlink ref="A13" r:id="rId8" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2435&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20racines" xr:uid="{0832E6CC-213C-C84C-862E-95900149750D}"/>
     <hyperlink ref="A10" r:id="rId9" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=97411&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B66FBAE3-6977-D146-8357-845329D926BD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:G114"/>
+  <dimension ref="A1:G115"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A114" sqref="A114"/>
+    <sheetView topLeftCell="A48" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="B70" sqref="B70"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="73.83203125" style="5" customWidth="1"/>
     <col min="2" max="2" width="49" style="5" customWidth="1"/>
     <col min="3" max="3" width="37.83203125" style="5" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="5" customWidth="1"/>
     <col min="6" max="6" width="29.5" style="5" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18">
       <c r="A1" s="56" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="32">
       <c r="A3" s="1" t="s">
         <v>1</v>
@@ -8582,803 +8612,821 @@
       </c>
       <c r="D69" s="11">
         <v>1987</v>
       </c>
       <c r="E69" s="25" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="70" spans="1:6" ht="16">
       <c r="A70" s="24" t="s">
         <v>1090</v>
       </c>
       <c r="B70" s="9" t="s">
         <v>1091</v>
       </c>
       <c r="C70" s="10" t="s">
         <v>1105</v>
       </c>
       <c r="D70" s="11">
         <v>1993</v>
       </c>
       <c r="E70" s="25" t="s">
         <v>1092</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="14">
-      <c r="A71" s="37" t="s">
+    <row r="71" spans="1:6" ht="16">
+      <c r="A71" s="24" t="s">
+        <v>1471</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>1472</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>1169</v>
+      </c>
+      <c r="D71" s="11" t="s">
+        <v>1473</v>
+      </c>
+      <c r="E71" s="25" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="14">
+      <c r="A72" s="37" t="s">
         <v>1093</v>
       </c>
-      <c r="B71" s="35"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B72" s="35"/>
+      <c r="C72" s="35"/>
+      <c r="D72" s="36"/>
+      <c r="E72" s="39"/>
     </row>
     <row r="73" spans="1:6" ht="16">
       <c r="A73" s="24" t="s">
-        <v>1094</v>
+        <v>1097</v>
       </c>
       <c r="B73" s="9" t="s">
-        <v>1095</v>
+        <v>1098</v>
       </c>
       <c r="C73" s="10" t="s">
-        <v>599</v>
-[...2 lines deleted...]
-        <v>1995</v>
+        <v>37</v>
+      </c>
+      <c r="D73" s="11" t="s">
+        <v>11</v>
       </c>
       <c r="E73" s="25" t="s">
-        <v>1096</v>
-[...2 lines deleted...]
-        <v>571</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="74" spans="1:6" ht="16">
       <c r="A74" s="24" t="s">
-        <v>1100</v>
+        <v>1094</v>
       </c>
       <c r="B74" s="9" t="s">
-        <v>1026</v>
+        <v>1095</v>
       </c>
       <c r="C74" s="10" t="s">
-        <v>37</v>
+        <v>599</v>
       </c>
       <c r="D74" s="11">
         <v>1995</v>
       </c>
       <c r="E74" s="25" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F74" s="33" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="75" spans="1:6" ht="16">
+      <c r="A75" s="24" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C75" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D75" s="11">
+        <v>1995</v>
+      </c>
+      <c r="E75" s="25" t="s">
         <v>1101</v>
       </c>
     </row>
-    <row r="75" spans="1:6" ht="14">
-      <c r="A75" s="37" t="s">
+    <row r="76" spans="1:6" ht="14">
+      <c r="A76" s="37" t="s">
         <v>456</v>
       </c>
-      <c r="B75" s="35"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B76" s="35"/>
+      <c r="C76" s="35"/>
+      <c r="D76" s="35"/>
+      <c r="E76" s="38"/>
     </row>
     <row r="77" spans="1:6" ht="16">
       <c r="A77" s="24" t="s">
-        <v>1106</v>
+        <v>489</v>
       </c>
       <c r="B77" s="9" t="s">
-        <v>1107</v>
+        <v>457</v>
       </c>
       <c r="C77" s="10" t="s">
-        <v>315</v>
-[...5 lines deleted...]
-        <v>1108</v>
+        <v>490</v>
+      </c>
+      <c r="D77" s="9" t="s">
+        <v>458</v>
+      </c>
+      <c r="E77" s="30" t="s">
+        <v>459</v>
       </c>
     </row>
     <row r="78" spans="1:6" ht="16">
       <c r="A78" s="24" t="s">
-        <v>1114</v>
+        <v>1106</v>
       </c>
       <c r="B78" s="9" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="C78" s="10" t="s">
-        <v>172</v>
+        <v>315</v>
       </c>
       <c r="D78" s="11">
-        <v>1922</v>
+        <v>1989</v>
       </c>
       <c r="E78" s="25" t="s">
-        <v>1110</v>
-[...2 lines deleted...]
-        <v>851</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="16">
       <c r="A79" s="24" t="s">
+        <v>1114</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>1109</v>
+      </c>
+      <c r="C79" s="10" t="s">
+        <v>172</v>
+      </c>
+      <c r="D79" s="11">
+        <v>1922</v>
+      </c>
+      <c r="E79" s="25" t="s">
+        <v>1110</v>
+      </c>
+      <c r="F79" s="33" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="16">
+      <c r="A80" s="24" t="s">
         <v>1111</v>
       </c>
-      <c r="B79" s="9" t="s">
+      <c r="B80" s="9" t="s">
         <v>1112</v>
       </c>
-      <c r="C79" s="10" t="s">
+      <c r="C80" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D79" s="46">
+      <c r="D80" s="46">
         <v>1995</v>
       </c>
-      <c r="E79" s="25" t="s">
+      <c r="E80" s="25" t="s">
         <v>1113</v>
       </c>
     </row>
-    <row r="80" spans="1:6" ht="14">
-      <c r="A80" s="37" t="s">
+    <row r="81" spans="1:6" ht="14">
+      <c r="A81" s="37" t="s">
         <v>460</v>
       </c>
-      <c r="B80" s="35"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B81" s="35"/>
+      <c r="C81" s="35"/>
+      <c r="D81" s="35"/>
+      <c r="E81" s="38"/>
     </row>
     <row r="82" spans="1:6" ht="16">
       <c r="A82" s="24" t="s">
+        <v>491</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>461</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>492</v>
+      </c>
+      <c r="D82" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="E82" s="30" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6" ht="16">
+      <c r="A83" s="24" t="s">
         <v>493</v>
       </c>
-      <c r="B82" s="9" t="s">
+      <c r="B83" s="9" t="s">
         <v>463</v>
       </c>
-      <c r="C82" s="10" t="s">
+      <c r="C83" s="10" t="s">
         <v>494</v>
       </c>
-      <c r="D82" s="9" t="s">
+      <c r="D83" s="9" t="s">
         <v>90</v>
       </c>
-      <c r="E82" s="30" t="s">
+      <c r="E83" s="30" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="83" spans="1:6" ht="14">
-      <c r="A83" s="37" t="s">
+    <row r="84" spans="1:6" ht="14">
+      <c r="A84" s="37" t="s">
         <v>465</v>
       </c>
-      <c r="B83" s="35"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B84" s="35"/>
+      <c r="C84" s="35"/>
+      <c r="D84" s="35"/>
+      <c r="E84" s="38"/>
     </row>
     <row r="85" spans="1:6" ht="16">
       <c r="A85" s="24" t="s">
+        <v>1127</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C85" s="10" t="s">
+        <v>483</v>
+      </c>
+      <c r="D85" s="11">
+        <v>1996</v>
+      </c>
+      <c r="E85" s="25" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6" ht="16">
+      <c r="A86" s="24" t="s">
         <v>1129</v>
       </c>
-      <c r="B85" s="9" t="s">
+      <c r="B86" s="9" t="s">
         <v>1147</v>
       </c>
-      <c r="C85" s="10" t="s">
+      <c r="C86" s="10" t="s">
         <v>315</v>
       </c>
-      <c r="D85" s="11" t="s">
+      <c r="D86" s="11" t="s">
         <v>668</v>
       </c>
-      <c r="E85" s="25" t="s">
+      <c r="E86" s="25" t="s">
         <v>1130</v>
       </c>
     </row>
-    <row r="86" spans="1:6" s="54" customFormat="1" ht="16">
-      <c r="A86" s="49" t="s">
+    <row r="87" spans="1:6" s="54" customFormat="1" ht="16">
+      <c r="A87" s="49" t="s">
         <v>1153</v>
       </c>
-      <c r="B86" s="50" t="s">
+      <c r="B87" s="50" t="s">
         <v>1154</v>
       </c>
-      <c r="C86" s="51" t="s">
+      <c r="C87" s="51" t="s">
         <v>1166</v>
       </c>
-      <c r="D86" s="52">
+      <c r="D87" s="52">
         <v>1920</v>
       </c>
-      <c r="E86" s="53" t="s">
+      <c r="E87" s="53" t="s">
         <v>1155</v>
-      </c>
-[...15 lines deleted...]
-        <v>1158</v>
       </c>
     </row>
     <row r="88" spans="1:6" ht="29">
       <c r="A88" s="24" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>1167</v>
+      </c>
+      <c r="C88" s="10" t="s">
+        <v>1168</v>
+      </c>
+      <c r="D88" s="11">
+        <v>1965</v>
+      </c>
+      <c r="E88" s="25" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6" ht="29">
+      <c r="A89" s="24" t="s">
         <v>495</v>
       </c>
-      <c r="B88" s="9" t="s">
+      <c r="B89" s="9" t="s">
         <v>466</v>
       </c>
-      <c r="C88" s="10" t="s">
+      <c r="C89" s="10" t="s">
         <v>496</v>
       </c>
-      <c r="D88" s="9" t="s">
+      <c r="D89" s="9" t="s">
         <v>467</v>
       </c>
-      <c r="E88" s="30" t="s">
+      <c r="E89" s="30" t="s">
         <v>468</v>
-      </c>
-[...18 lines deleted...]
-        <v>851</v>
       </c>
     </row>
     <row r="90" spans="1:6" ht="16">
       <c r="A90" s="24" t="s">
-        <v>1139</v>
+        <v>1129</v>
       </c>
       <c r="B90" s="9" t="s">
-        <v>1148</v>
+        <v>1132</v>
       </c>
       <c r="C90" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D90" s="11">
-        <v>1993</v>
+      <c r="D90" s="11" t="s">
+        <v>1156</v>
       </c>
       <c r="E90" s="25" t="s">
-        <v>1140</v>
+        <v>1134</v>
+      </c>
+      <c r="F90" s="33" t="s">
+        <v>851</v>
       </c>
     </row>
     <row r="91" spans="1:6" ht="16">
       <c r="A91" s="24" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="B91" s="9" t="s">
         <v>1148</v>
       </c>
       <c r="C91" s="10" t="s">
-        <v>1105</v>
-[...2 lines deleted...]
-        <v>1133</v>
+        <v>37</v>
+      </c>
+      <c r="D91" s="11">
+        <v>1993</v>
       </c>
       <c r="E91" s="25" t="s">
-        <v>1134</v>
+        <v>1140</v>
       </c>
     </row>
     <row r="92" spans="1:6" ht="16">
       <c r="A92" s="24" t="s">
-        <v>469</v>
+        <v>1131</v>
       </c>
       <c r="B92" s="9" t="s">
-        <v>470</v>
+        <v>1148</v>
       </c>
       <c r="C92" s="10" t="s">
-        <v>180</v>
-[...5 lines deleted...]
-        <v>471</v>
+        <v>1105</v>
+      </c>
+      <c r="D92" s="11" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E92" s="25" t="s">
+        <v>1134</v>
       </c>
     </row>
     <row r="93" spans="1:6" ht="16">
       <c r="A93" s="24" t="s">
-        <v>1159</v>
+        <v>469</v>
       </c>
       <c r="B93" s="9" t="s">
-        <v>1160</v>
+        <v>470</v>
       </c>
       <c r="C93" s="10" t="s">
-        <v>1169</v>
-[...5 lines deleted...]
-        <v>1161</v>
+        <v>180</v>
+      </c>
+      <c r="D93" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="E93" s="30" t="s">
+        <v>471</v>
       </c>
     </row>
     <row r="94" spans="1:6" ht="16">
       <c r="A94" s="24" t="s">
-        <v>1162</v>
+        <v>1159</v>
       </c>
       <c r="B94" s="9" t="s">
-        <v>1163</v>
+        <v>1160</v>
       </c>
       <c r="C94" s="10" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>1133</v>
+        <v>1169</v>
+      </c>
+      <c r="D94" s="11">
+        <v>1985</v>
       </c>
       <c r="E94" s="25" t="s">
-        <v>1164</v>
+        <v>1161</v>
       </c>
     </row>
     <row r="95" spans="1:6" ht="16">
       <c r="A95" s="24" t="s">
+        <v>1162</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C95" s="10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95" s="11" t="s">
+        <v>1133</v>
+      </c>
+      <c r="E95" s="25" t="s">
+        <v>1164</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6" ht="16">
+      <c r="A96" s="24" t="s">
         <v>1137</v>
       </c>
-      <c r="B95" s="9" t="s">
+      <c r="B96" s="9" t="s">
         <v>1138</v>
       </c>
-      <c r="C95" s="10" t="s">
+      <c r="C96" s="10" t="s">
         <v>599</v>
       </c>
-      <c r="D95" s="11" t="s">
+      <c r="D96" s="11" t="s">
         <v>113</v>
       </c>
-      <c r="E95" s="25" t="s">
+      <c r="E96" s="25" t="s">
         <v>1165</v>
       </c>
     </row>
-    <row r="96" spans="1:6" ht="17" thickBot="1">
-      <c r="A96" s="15" t="s">
+    <row r="97" spans="1:5" ht="17" thickBot="1">
+      <c r="A97" s="15" t="s">
         <v>472</v>
       </c>
-      <c r="B96" s="27" t="s">
+      <c r="B97" s="27" t="s">
         <v>473</v>
       </c>
-      <c r="C96" s="17" t="s">
+      <c r="C97" s="17" t="s">
         <v>180</v>
       </c>
-      <c r="D96" s="27" t="s">
+      <c r="D97" s="27" t="s">
         <v>56</v>
       </c>
-      <c r="E96" s="48" t="s">
+      <c r="E97" s="48" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="97" spans="1:5" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A98" s="12" t="s">
+    <row r="98" spans="1:5" ht="14" thickBot="1"/>
+    <row r="99" spans="1:5" ht="14">
+      <c r="A99" s="12" t="s">
         <v>497</v>
       </c>
-      <c r="B98" s="13"/>
-[...17 lines deleted...]
-      </c>
+      <c r="B99" s="13"/>
+      <c r="C99" s="13"/>
+      <c r="D99" s="13"/>
+      <c r="E99" s="14"/>
     </row>
     <row r="100" spans="1:5" ht="16">
       <c r="A100" s="24" t="s">
-        <v>498</v>
-[...11 lines deleted...]
-        <v>499</v>
+        <v>1180</v>
+      </c>
+      <c r="B100" s="45"/>
+      <c r="C100" s="9" t="s">
+        <v>1184</v>
+      </c>
+      <c r="D100" s="11">
+        <v>1993</v>
+      </c>
+      <c r="E100" s="25" t="s">
+        <v>1181</v>
       </c>
     </row>
     <row r="101" spans="1:5" ht="16">
       <c r="A101" s="24" t="s">
-        <v>433</v>
+        <v>498</v>
       </c>
       <c r="B101" s="9" t="s">
-        <v>434</v>
+        <v>500</v>
       </c>
       <c r="C101" s="10" t="s">
-        <v>435</v>
+        <v>37</v>
       </c>
       <c r="D101" s="9" t="s">
-        <v>413</v>
+        <v>113</v>
       </c>
       <c r="E101" s="30" t="s">
-        <v>414</v>
+        <v>499</v>
       </c>
     </row>
     <row r="102" spans="1:5" ht="16">
       <c r="A102" s="24" t="s">
+        <v>433</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>434</v>
+      </c>
+      <c r="C102" s="10" t="s">
+        <v>435</v>
+      </c>
+      <c r="D102" s="9" t="s">
+        <v>413</v>
+      </c>
+      <c r="E102" s="30" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" ht="16">
+      <c r="A103" s="24" t="s">
         <v>1185</v>
       </c>
-      <c r="B102" s="9" t="s">
+      <c r="B103" s="9" t="s">
         <v>1182</v>
       </c>
-      <c r="C102" s="10" t="s">
+      <c r="C103" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D102" s="11">
+      <c r="D103" s="11">
         <v>1969</v>
       </c>
-      <c r="E102" s="25" t="s">
+      <c r="E103" s="25" t="s">
         <v>1183</v>
       </c>
     </row>
-    <row r="103" spans="1:5" ht="17" thickBot="1">
-      <c r="A103" s="15" t="s">
+    <row r="104" spans="1:5" ht="17" thickBot="1">
+      <c r="A104" s="15" t="s">
         <v>1067</v>
       </c>
-      <c r="B103" s="16" t="s">
+      <c r="B104" s="16" t="s">
         <v>1068</v>
       </c>
-      <c r="C103" s="17" t="s">
+      <c r="C104" s="17" t="s">
         <v>1073</v>
       </c>
-      <c r="D103" s="18">
+      <c r="D104" s="18">
         <v>1996</v>
       </c>
-      <c r="E103" s="19" t="s">
+      <c r="E104" s="19" t="s">
         <v>1069</v>
       </c>
     </row>
-    <row r="104" spans="1:5" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A105" s="12" t="s">
+    <row r="105" spans="1:5" ht="14" thickBot="1"/>
+    <row r="106" spans="1:5" ht="14">
+      <c r="A106" s="12" t="s">
         <v>501</v>
       </c>
-      <c r="B105" s="13"/>
-[...5 lines deleted...]
-      <c r="A106" s="24" t="s">
+      <c r="B106" s="13"/>
+      <c r="C106" s="13"/>
+      <c r="D106" s="13"/>
+      <c r="E106" s="14"/>
+    </row>
+    <row r="107" spans="1:5" ht="16">
+      <c r="A107" s="24" t="s">
         <v>1115</v>
       </c>
-      <c r="B106" s="9" t="s">
+      <c r="B107" s="9" t="s">
         <v>1116</v>
       </c>
-      <c r="C106" s="10" t="s">
+      <c r="C107" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="D106" s="11">
+      <c r="D107" s="11">
         <v>1977</v>
       </c>
-      <c r="E106" s="25" t="s">
+      <c r="E107" s="25" t="s">
         <v>1117</v>
       </c>
     </row>
-    <row r="107" spans="1:5" ht="32">
-      <c r="A107" s="24" t="s">
+    <row r="108" spans="1:5" ht="32">
+      <c r="A108" s="24" t="s">
         <v>1119</v>
       </c>
-      <c r="B107" s="9" t="s">
+      <c r="B108" s="9" t="s">
         <v>1120</v>
       </c>
-      <c r="C107" s="10" t="s">
+      <c r="C108" s="10" t="s">
         <v>1121</v>
       </c>
-      <c r="D107" s="11">
+      <c r="D108" s="11">
         <v>2002</v>
       </c>
-      <c r="E107" s="25" t="s">
+      <c r="E108" s="25" t="s">
         <v>1118</v>
-      </c>
-[...15 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="109" spans="1:5" ht="16">
       <c r="A109" s="24" t="s">
+        <v>502</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>503</v>
+      </c>
+      <c r="C109" s="10" t="s">
+        <v>508</v>
+      </c>
+      <c r="D109" s="9" t="s">
+        <v>227</v>
+      </c>
+      <c r="E109" s="30" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" ht="16">
+      <c r="A110" s="24" t="s">
         <v>141</v>
       </c>
-      <c r="B109" s="9" t="s">
+      <c r="B110" s="9" t="s">
         <v>209</v>
       </c>
-      <c r="C109" s="10" t="s">
+      <c r="C110" s="10" t="s">
         <v>210</v>
       </c>
-      <c r="D109" s="11" t="s">
+      <c r="D110" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="E109" s="25" t="s">
+      <c r="E110" s="25" t="s">
         <v>143</v>
       </c>
     </row>
-    <row r="110" spans="1:5" ht="17" thickBot="1">
-      <c r="A110" s="15" t="s">
+    <row r="111" spans="1:5" ht="17" thickBot="1">
+      <c r="A111" s="15" t="s">
         <v>505</v>
       </c>
-      <c r="B110" s="16" t="s">
+      <c r="B111" s="16" t="s">
         <v>506</v>
       </c>
-      <c r="C110" s="17" t="s">
+      <c r="C111" s="17" t="s">
         <v>509</v>
       </c>
-      <c r="D110" s="16" t="s">
+      <c r="D111" s="16" t="s">
         <v>52</v>
       </c>
-      <c r="E110" s="32" t="s">
+      <c r="E111" s="32" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="111" spans="1:5" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A112" s="12" t="s">
+    <row r="112" spans="1:5" ht="14" thickBot="1"/>
+    <row r="113" spans="1:6" ht="14">
+      <c r="A113" s="12" t="s">
         <v>510</v>
       </c>
-      <c r="B112" s="13"/>
-[...5 lines deleted...]
-      <c r="A113" s="24" t="s">
+      <c r="B113" s="13"/>
+      <c r="C113" s="13"/>
+      <c r="D113" s="13"/>
+      <c r="E113" s="14"/>
+    </row>
+    <row r="114" spans="1:6" ht="16">
+      <c r="A114" s="24" t="s">
         <v>436</v>
       </c>
-      <c r="B113" s="20" t="s">
+      <c r="B114" s="20" t="s">
         <v>415</v>
       </c>
-      <c r="C113" s="10" t="s">
+      <c r="C114" s="10" t="s">
         <v>437</v>
       </c>
-      <c r="D113" s="20" t="s">
+      <c r="D114" s="20" t="s">
         <v>416</v>
       </c>
-      <c r="E113" s="31" t="s">
+      <c r="E114" s="31" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="114" spans="1:6" ht="30" thickBot="1">
-      <c r="A114" s="15" t="s">
+    <row r="115" spans="1:6" ht="30" thickBot="1">
+      <c r="A115" s="15" t="s">
         <v>514</v>
       </c>
-      <c r="B114" s="16" t="s">
+      <c r="B115" s="16" t="s">
         <v>511</v>
       </c>
-      <c r="C114" s="17" t="s">
+      <c r="C115" s="17" t="s">
         <v>515</v>
       </c>
-      <c r="D114" s="16" t="s">
+      <c r="D115" s="16" t="s">
         <v>87</v>
       </c>
-      <c r="E114" s="32" t="s">
+      <c r="E115" s="32" t="s">
         <v>512</v>
       </c>
-      <c r="F114" s="5" t="s">
+      <c r="F115" s="5" t="s">
         <v>1458</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A109" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=128583&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{FCF50FF6-58F8-0A48-A03C-1D15E4FEBAFA}"/>
+    <hyperlink ref="A110" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=128583&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{FCF50FF6-58F8-0A48-A03C-1D15E4FEBAFA}"/>
     <hyperlink ref="A13" r:id="rId2" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103567&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7D8CEBA5-4908-394E-A618-38E0C955D6B8}"/>
     <hyperlink ref="A15" r:id="rId3" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40636&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{CC43DEA5-9ED9-CF4C-B899-729DF9CE6E3D}"/>
-    <hyperlink ref="A101" r:id="rId4" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120718&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{AF6A9EEB-9375-EB4A-B372-A456EA933451}"/>
-    <hyperlink ref="A113" r:id="rId5" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42191&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{80B22435-8E07-7B4F-A997-4E9244E8F9FD}"/>
+    <hyperlink ref="A102" r:id="rId4" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120718&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{AF6A9EEB-9375-EB4A-B372-A456EA933451}"/>
+    <hyperlink ref="A114" r:id="rId5" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42191&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{80B22435-8E07-7B4F-A997-4E9244E8F9FD}"/>
     <hyperlink ref="A16" r:id="rId6" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119261&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{279D11A9-04E4-8F45-9551-844F890EEE36}"/>
     <hyperlink ref="A27" r:id="rId7" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70545&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{2A72B407-F698-1A45-949D-DC1D1C094B59}"/>
     <hyperlink ref="A38" r:id="rId8" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=47395&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{ED38F97B-D9A1-A84C-B53A-D017DE59B77F}"/>
     <hyperlink ref="A48" r:id="rId9" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19035&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{56E029EC-18EE-6E4C-8423-C4AF615DFA24}"/>
     <hyperlink ref="A58" r:id="rId10" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=5831&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{ADE5CB6A-BE9A-E844-AA77-0DC9002388CA}"/>
     <hyperlink ref="A63" r:id="rId11" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29312&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{FC7838EE-1024-B546-93D5-54907BA63989}"/>
     <hyperlink ref="A66" r:id="rId12" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64243&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E7829FF9-7D17-FF4D-A77E-09691C91EC77}"/>
     <hyperlink ref="A67" r:id="rId13" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65088&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{0228F02A-FA1B-134E-A693-AA17C28A9D02}"/>
     <hyperlink ref="A68" r:id="rId14" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114962&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6537AD6B-AC21-9347-807E-E722983B6B1F}"/>
-    <hyperlink ref="A76" r:id="rId15" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=37625&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{68C03E96-57AC-E243-9680-3B96DE555189}"/>
-[...4 lines deleted...]
-    <hyperlink ref="A96" r:id="rId20" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10915&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5BEBDC82-109B-E748-A5EC-3D78F3BCF36D}"/>
+    <hyperlink ref="A77" r:id="rId15" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=37625&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{68C03E96-57AC-E243-9680-3B96DE555189}"/>
+    <hyperlink ref="A82" r:id="rId16" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106802&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5109A9E6-B359-7A46-B8C5-7988695BC610}"/>
+    <hyperlink ref="A83" r:id="rId17" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{24ADACC1-F829-B940-B8B3-D845B7E531F1}"/>
+    <hyperlink ref="A89" r:id="rId18" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57320&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B50CF68A-EAF3-D743-BAE1-E1A788E42E1A}"/>
+    <hyperlink ref="A93" r:id="rId19" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20909&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{8558ACB7-F835-7C4F-8AE0-DB2499C4C82B}"/>
+    <hyperlink ref="A97" r:id="rId20" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10915&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5BEBDC82-109B-E748-A5EC-3D78F3BCF36D}"/>
     <hyperlink ref="A11" r:id="rId21" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=43730&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{564D5F30-B176-1444-92CF-4DE2470B9D49}"/>
-    <hyperlink ref="A100" r:id="rId22" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4292&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{850D5FFD-2C3A-3243-8E6F-59EEBC248352}"/>
-[...2 lines deleted...]
-    <hyperlink ref="A114" r:id="rId25" xr:uid="{526FDF90-9255-C14B-9C67-7251D10C8AA4}"/>
+    <hyperlink ref="A101" r:id="rId22" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4292&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{850D5FFD-2C3A-3243-8E6F-59EEBC248352}"/>
+    <hyperlink ref="A109" r:id="rId23" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=127473&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D2C820A6-D603-4541-97F1-F662E1CC8FDF}"/>
+    <hyperlink ref="A111" r:id="rId24" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70345&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{BE32630E-A3E8-8C41-9006-71CE88A32807}"/>
+    <hyperlink ref="A115" r:id="rId25" xr:uid="{526FDF90-9255-C14B-9C67-7251D10C8AA4}"/>
     <hyperlink ref="A10" r:id="rId26" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55797&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B7B6F714-333F-0142-8143-555FA30F5C9D}"/>
     <hyperlink ref="A12" r:id="rId27" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10838&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{CDE24A93-0250-1540-972F-AF74ABC0FD87}"/>
     <hyperlink ref="A18" r:id="rId28" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B1AFF688-4106-F24E-B00B-A10D8444A1E5}"/>
     <hyperlink ref="A32" r:id="rId29" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52922&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A5DF2BBF-6106-3644-B56B-0E1A52CA47D7}"/>
     <hyperlink ref="A31" r:id="rId30" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=49476&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9125F1E9-66BF-534E-B221-43107A1C6EFE}"/>
     <hyperlink ref="A14" r:id="rId31" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15051&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{34B6E0E4-57EF-C043-8300-0AB6876B6A48}"/>
     <hyperlink ref="A30" r:id="rId32" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=62467&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{3BAE51CA-0DD3-2B42-A8C6-D57E678D6E09}"/>
     <hyperlink ref="A29" r:id="rId33" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29843&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{21319BA4-DDAD-8A4F-AA4F-111E8B908ABC}"/>
     <hyperlink ref="A33" r:id="rId34" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=42399&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9C4BEF3D-809B-BD4B-BD35-6E2067DD2ED6}"/>
     <hyperlink ref="A34" r:id="rId35" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=52838&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D370E610-2E7D-F945-9F77-D06F54C3DF63}"/>
     <hyperlink ref="A35" r:id="rId36" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29111&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5414CF7E-E5DF-B240-AAAA-C6470B7CA6E1}"/>
     <hyperlink ref="A28" r:id="rId37" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143469&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E5E462A9-F858-A847-8330-0223205626DA}"/>
     <hyperlink ref="A7" r:id="rId38" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56331&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{0174E0B5-5087-AE40-B9E0-EFC8FF36657B}"/>
     <hyperlink ref="A19" r:id="rId39" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3485&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{70DD801A-32E5-7246-B328-4AA1A848DE8E}"/>
     <hyperlink ref="A25" r:id="rId40" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=126046&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{66C7D977-300A-BE49-8653-7A7A63838FC4}"/>
     <hyperlink ref="A26" r:id="rId41" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=99663&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D1BF8F53-B365-484E-872E-372D694C7143}"/>
     <hyperlink ref="A8" r:id="rId42" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55802&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{FC3AC352-C0D5-084B-B013-7DE37B1D3D71}"/>
     <hyperlink ref="A6" r:id="rId43" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64329&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{878AF3BF-D2A3-1E46-8250-91B88B521CE1}"/>
     <hyperlink ref="A24" r:id="rId44" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2341&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{3A83022F-69F6-E54D-9D47-8928DAC54787}"/>
     <hyperlink ref="A52" r:id="rId45" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6423&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{2BE880D7-6663-7D45-A054-D34D37BF1006}"/>
     <hyperlink ref="A53" r:id="rId46" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2301&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9E029448-734A-0041-82A3-87D8297ABE33}"/>
     <hyperlink ref="A54" r:id="rId47" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12839&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D2AD8A56-CEA8-A140-B4E4-8C720217AC41}"/>
     <hyperlink ref="A55" r:id="rId48" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17083&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E4D57F3E-FDFF-6647-97CA-BDC77ECD0E96}"/>
     <hyperlink ref="A56" r:id="rId49" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15211&amp;query_desc=kw%2Cwrdl%3A%20nouveau%20dictionnaire%20des%20difficult%C3%A9s%20du%20fran%C3%A7ais%20moderne" xr:uid="{583CB8A3-410A-1248-89B8-2A513DACD776}"/>
-    <hyperlink ref="A103" r:id="rId50" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23910&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F57F4BE2-085B-9541-9ADC-517634F67FAF}"/>
+    <hyperlink ref="A104" r:id="rId50" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23910&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F57F4BE2-085B-9541-9ADC-517634F67FAF}"/>
     <hyperlink ref="A59" r:id="rId51" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38534&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20synonymes" xr:uid="{5E20D19F-9DDA-1E47-BD2A-1667A8F4C510}"/>
     <hyperlink ref="A60" r:id="rId52" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=132619&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6A14B95B-CA23-FA46-B89D-B7D01CBD67D4}"/>
     <hyperlink ref="A62" r:id="rId53" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144982&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5EF42C2F-B6B0-E54C-A629-CE79ECFB901E}"/>
     <hyperlink ref="A61" r:id="rId54" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6424&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5F6F7A6E-225A-2345-BC1F-A2E92D441669}"/>
     <hyperlink ref="A69" r:id="rId55" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134133&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5A35DC3D-42D8-AD40-BCBB-EEC5C2F6ADD2}"/>
     <hyperlink ref="A65" r:id="rId56" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=144984&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{007D15EC-23E5-4C48-8D0F-643B4978AC99}"/>
     <hyperlink ref="A64" r:id="rId57" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18406&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{10CCCB67-6137-1F47-AB05-D47790EBF284}"/>
-    <hyperlink ref="A70" r:id="rId58" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64324&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20difficult%C3%A9s%20de%20la%20langue%20fran%C3%A7aise" xr:uid="{BD0F749E-B3B5-B544-B8F3-BFFBC0E8ACAC}"/>
-[...35 lines deleted...]
-    <hyperlink ref="A23" r:id="rId94" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64607&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7928163D-1F1D-C840-96B0-80F6A465B8BD}"/>
+    <hyperlink ref="A74" r:id="rId58" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18072&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20d%27orthographe" xr:uid="{8EC7F47B-84F1-D543-832B-0C3E067286C5}"/>
+    <hyperlink ref="A73" r:id="rId59" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15602&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6A1B18C4-01BC-0B45-9455-7FBF5B83E5E5}"/>
+    <hyperlink ref="A75" r:id="rId60" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20241&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B43E945C-F548-EA4C-8999-9512594BFA86}"/>
+    <hyperlink ref="A78" r:id="rId61" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2234&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20de%20po%C3%A9tique%20et%20de%20rh%C3%A9torique" xr:uid="{5CE7A107-0939-0643-9660-DBA124C22151}"/>
+    <hyperlink ref="A79" r:id="rId62" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55206&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{BDF2E242-2EAF-9E45-87E0-F800880173FB}"/>
+    <hyperlink ref="A80" r:id="rId63" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20rimes" xr:uid="{06BAF2D8-96BA-D54C-8D8E-102BAD6E5976}"/>
+    <hyperlink ref="A107" r:id="rId64" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28767&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D44CD8B6-CE4F-8849-87E7-ED3F2232B6C1}"/>
+    <hyperlink ref="A108" r:id="rId65" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57532&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E396511F-3FAD-FE4F-99E4-E1DE460D425A}"/>
+    <hyperlink ref="A51" r:id="rId66" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98003&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{AEBF25DA-4C4C-0347-BEF1-CAD0C020BA8A}"/>
+    <hyperlink ref="A39" r:id="rId67" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14265&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{C666BB88-EEFB-844D-A168-3DB087AC8938}"/>
+    <hyperlink ref="A47" r:id="rId68" xr:uid="{B79DEC2D-5BA9-494B-B93F-9CD24BB861EF}"/>
+    <hyperlink ref="A85" r:id="rId69" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98004&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{25723BAA-B07F-CF4B-A773-EDCECBE0EEE2}"/>
+    <hyperlink ref="A86" r:id="rId70" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2296&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{066616A7-DDA5-2A47-871E-AFFA8F6DFD7D}"/>
+    <hyperlink ref="A92" r:id="rId71" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4921&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7F949919-7B42-FF4F-98DE-A8462BC24E1A}"/>
+    <hyperlink ref="A17" r:id="rId72" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6426&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7E6283FB-34E1-374C-9EAA-04CA59B0751A}"/>
+    <hyperlink ref="A91" r:id="rId73" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12881&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D61B479B-9491-7E44-856D-8DC98CDB01A0}"/>
+    <hyperlink ref="A40" r:id="rId74" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17082&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{0FDE939F-1F17-9949-A69B-1AB153A6957C}"/>
+    <hyperlink ref="A45" r:id="rId75" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8900&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B2A8B1A3-F436-DC44-B8A6-ECAA1BBA4916}"/>
+    <hyperlink ref="A87" r:id="rId76" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{FA6819CD-D3D4-854A-B1DF-28A3C7C168DB}"/>
+    <hyperlink ref="A90" r:id="rId77" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{DE65D9DE-9451-0E42-93E2-235AFC6CBE96}"/>
+    <hyperlink ref="A88" r:id="rId78" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7104&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{941858E5-17CB-5C40-93B5-A2DD7358DD51}"/>
+    <hyperlink ref="A94" r:id="rId79" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56501&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A0C74A3B-7F1A-F74E-9EB6-306E0CC89698}"/>
+    <hyperlink ref="A95" r:id="rId80" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2270&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{089F69F7-FC07-F944-BA25-B56DFF5040D4}"/>
+    <hyperlink ref="A96" r:id="rId81" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4933&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E6E82611-3798-054A-8091-4B21C157D2D2}"/>
+    <hyperlink ref="A44" r:id="rId82" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=131841&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{68F15DDB-D900-DA4F-8382-311D0B89284B}"/>
+    <hyperlink ref="A41" r:id="rId83" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6799&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20de%20l%27ancien%20fran%C3%A7ais" xr:uid="{B2792B3A-A26E-3D4F-AF9F-2B6E770CE640}"/>
+    <hyperlink ref="A42" r:id="rId84" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8813&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{93A00E49-3177-6648-9B95-4875989D10D1}"/>
+    <hyperlink ref="A43" r:id="rId85" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9345&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{C62785AB-65C4-1843-A96D-8A7C0988EBBF}"/>
+    <hyperlink ref="A46" r:id="rId86" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119894&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B0AA575A-96BD-4F4F-BD20-C0D5B4B5CDF2}"/>
+    <hyperlink ref="A100" r:id="rId87" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13669&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{4E24FD69-BD11-0041-9B76-DFDFC451B5E5}"/>
+    <hyperlink ref="A103" r:id="rId88" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=53999&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6DFC153C-EA7B-2F44-96C8-B8EA5CD1195B}"/>
+    <hyperlink ref="A21" r:id="rId89" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28730&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6DE36805-1670-B441-BA86-7161A1469F0F}"/>
+    <hyperlink ref="A22" r:id="rId90" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28731&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E60A7597-A652-C748-9DC6-0F4D6DBF9C3F}"/>
+    <hyperlink ref="A20" r:id="rId91" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28732&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{21C6B778-C922-DA47-A969-B362B5C04273}"/>
+    <hyperlink ref="A9" r:id="rId92" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102760&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{79F35634-8745-CE4A-89E1-076D4B4455D7}"/>
+    <hyperlink ref="A23" r:id="rId93" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64607&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7928163D-1F1D-C840-96B0-80F6A465B8BD}"/>
+    <hyperlink ref="A70" r:id="rId94" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64324&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20des%20difficult%C3%A9s%20de%20la%20langue%20fran%C3%A7aise" xr:uid="{EC095968-3E56-F748-A290-3C3A436C0F79}"/>
+    <hyperlink ref="A71" r:id="rId95" xr:uid="{0563DE9F-6A5A-A548-83C5-533FE95DFF9C}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:G174"/>
   <sheetViews>
     <sheetView topLeftCell="A79" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="D171" sqref="D171"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="74" style="5" customWidth="1"/>
     <col min="2" max="2" width="48.83203125" style="5" customWidth="1"/>
     <col min="3" max="3" width="38" style="5" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="5" customWidth="1"/>
     <col min="6" max="6" width="31.5" style="5" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="5"/>
@@ -13268,51 +13316,51 @@
     <hyperlink ref="A51" r:id="rId44" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103436&amp;query_desc=kw%2Cwrdl%3A%20wahrig" xr:uid="{52BA88F0-A7D9-DA4E-93DF-5D93F1BEC4AA}"/>
     <hyperlink ref="A52" r:id="rId45" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102767&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A2980D97-DA05-9146-8565-AC99C1BEFC35}"/>
     <hyperlink ref="A50" r:id="rId46" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14935&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B455B7F9-67AD-CC40-B5A0-FFB97F5C5F87}"/>
     <hyperlink ref="A39" r:id="rId47" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24349&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6F6CC1E6-66AE-B244-B640-D6B41B7EA6A8}"/>
     <hyperlink ref="A40" r:id="rId48" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=24351&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{16E73F27-FCD6-BE4E-B6C0-45CC0EAFC0A9}"/>
     <hyperlink ref="A41" r:id="rId49" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55601&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{DA6294BF-60A6-2643-9795-7218A3F8EB15}"/>
     <hyperlink ref="A49" r:id="rId50" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=14936&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{4C373528-8B97-904D-9312-E5411D56A988}"/>
     <hyperlink ref="A38" r:id="rId51" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2327&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{79183D87-170D-8048-8BE7-9D8D90789AD1}"/>
     <hyperlink ref="A56" r:id="rId52" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11008&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{53086496-7394-FE4E-9050-BA96B7F483D2}"/>
     <hyperlink ref="A57" r:id="rId53" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103587&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{17AF5BD8-8394-BD4B-AA98-2F3F25FFA2F6}"/>
     <hyperlink ref="A59" r:id="rId54" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19118&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E7B24089-5C3E-EB45-9CCF-D7D590181B95}"/>
     <hyperlink ref="A65" r:id="rId55" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19120&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{330FF0A3-B571-FD4E-A034-BF77C42BB65C}"/>
     <hyperlink ref="A66" r:id="rId56" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17149&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{2093FF96-ADEC-BA4A-8899-7F15814F7B78}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:G55"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A33" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView topLeftCell="A33" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="B61" sqref="B61"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="74" style="5" customWidth="1"/>
     <col min="2" max="2" width="48.83203125" style="5" customWidth="1"/>
     <col min="3" max="3" width="37.6640625" style="5" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="5" customWidth="1"/>
     <col min="6" max="6" width="28.33203125" style="5" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18">
       <c r="A1" s="56" t="s">
         <v>240</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="32">
       <c r="A3" s="1" t="s">
@@ -14367,54 +14415,54 @@
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A14" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15566&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{BAB31607-7F37-DA4D-96D6-87A02ADA22DD}"/>
     <hyperlink ref="A7" r:id="rId2" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7750&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{AA75DC34-AF62-A147-8CD2-63D8652D12B7}"/>
     <hyperlink ref="A17" r:id="rId3" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15502&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6B002B23-DC9F-E94A-A662-E41BFCADD1DA}"/>
     <hyperlink ref="A6" r:id="rId4" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15508&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{C13D9779-2944-4540-A549-8CE183157A10}"/>
     <hyperlink ref="A8" r:id="rId5" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3942&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{46E0006C-0A76-FD43-985B-5FF5EDA953DD}"/>
     <hyperlink ref="A15" r:id="rId6" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31872&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{41E72956-3A23-C445-946B-237EB7E08711}"/>
     <hyperlink ref="A16" r:id="rId7" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15080&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{38E5493E-616E-2840-A019-4164BD5E5C7E}"/>
     <hyperlink ref="A13" r:id="rId8" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107564&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F9FF4CA3-A145-EC4B-9799-0DE8A7C849D6}"/>
     <hyperlink ref="A11" r:id="rId9" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112961&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{74B97887-6711-E944-BBFE-ADB83AFCD5C6}"/>
     <hyperlink ref="A12" r:id="rId10" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2297&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9ECAD0A1-73DF-1A44-8848-BE9EA29D56D3}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{13AF5603-F391-FD48-8400-311903D13363}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:G42"/>
+  <dimension ref="A1:G45"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" topLeftCell="A18" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A45" sqref="A45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="74" style="5" customWidth="1"/>
     <col min="2" max="2" width="48.83203125" style="5" customWidth="1"/>
     <col min="3" max="3" width="37.83203125" style="5" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="5" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="5" customWidth="1"/>
     <col min="6" max="6" width="29.83203125" style="5" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="5"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="18">
       <c r="A1" s="56" t="s">
         <v>1010</v>
       </c>
       <c r="B1" s="56"/>
       <c r="C1" s="56"/>
       <c r="D1" s="56"/>
       <c r="E1" s="56"/>
     </row>
     <row r="3" spans="1:7" s="4" customFormat="1" ht="32">
       <c r="A3" s="1" t="s">
         <v>1</v>
@@ -14983,87 +15031,115 @@
     </row>
     <row r="41" spans="1:5" ht="14">
       <c r="A41" s="37" t="s">
         <v>1271</v>
       </c>
       <c r="B41" s="35"/>
       <c r="C41" s="35"/>
       <c r="D41" s="35"/>
       <c r="E41" s="38"/>
     </row>
     <row r="42" spans="1:5" ht="17" thickBot="1">
       <c r="A42" s="15" t="s">
         <v>1320</v>
       </c>
       <c r="B42" s="16" t="s">
         <v>1316</v>
       </c>
       <c r="C42" s="17" t="s">
         <v>1321</v>
       </c>
       <c r="D42" s="16" t="s">
         <v>1459</v>
       </c>
       <c r="E42" s="32" t="s">
         <v>1317</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="14" thickBot="1"/>
+    <row r="44" spans="1:5" ht="14">
+      <c r="A44" s="12" t="s">
+        <v>1475</v>
+      </c>
+      <c r="B44" s="13"/>
+      <c r="C44" s="13"/>
+      <c r="D44" s="13"/>
+      <c r="E44" s="14"/>
+    </row>
+    <row r="45" spans="1:5" ht="17" thickBot="1">
+      <c r="A45" s="15" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B45" s="16" t="s">
+        <v>1477</v>
+      </c>
+      <c r="C45" s="17" t="s">
+        <v>1478</v>
+      </c>
+      <c r="D45" s="57">
+        <v>2018</v>
+      </c>
+      <c r="E45" s="32" t="s">
+        <v>1479</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="A10" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=111978&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A81474F2-DAD9-EE4C-8862-F0966D706D37}"/>
     <hyperlink ref="A14" r:id="rId2" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71876&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{DEF82AD0-43CD-1748-B26C-94F1818CDA1D}"/>
     <hyperlink ref="A20" r:id="rId3" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=1787&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{62AF7B2D-3906-2C44-BB31-C83F82C921F5}"/>
     <hyperlink ref="A29" r:id="rId4" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20993&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{DFA1EAD2-A944-EF43-8F9E-F59772FF1D52}"/>
     <hyperlink ref="A38" r:id="rId5" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66554&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{76BE0501-2B79-344A-8817-DBD47EA556FB}"/>
     <hyperlink ref="A6" r:id="rId6" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134190&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F157B1F8-4E29-2E41-B160-E2D3267A65F6}"/>
     <hyperlink ref="A32" r:id="rId7" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28456&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{04DB78D3-639D-9F44-B54B-D1CFDEB4DEC4}"/>
     <hyperlink ref="A31" r:id="rId8" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6386&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{0DCD0FC4-1BC6-054D-8BDA-92FADFF953E1}"/>
     <hyperlink ref="A35" r:id="rId9" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=67703&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5E4A0553-F938-EF44-A8D0-BD9B741AEEF4}"/>
     <hyperlink ref="A36" r:id="rId10" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15604&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D8CA6EA3-8976-B44F-89A9-D0324B94A626}"/>
     <hyperlink ref="A40" r:id="rId11" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38180&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{99E7FCBA-1530-874A-8085-78CDBCB62E6C}"/>
     <hyperlink ref="A34" r:id="rId12" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19521&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{0BB6EC64-CCD8-6E43-909B-931F1FD85749}"/>
     <hyperlink ref="A33" r:id="rId13" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=19119&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20fran%C3%A7ais%20grec" xr:uid="{D43AEE0D-77DD-E64E-80A6-832EEF67A19B}"/>
     <hyperlink ref="A39" r:id="rId14" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66553&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E4A34BF4-A1D5-6744-A6D1-1C740CE638CD}"/>
     <hyperlink ref="A37" r:id="rId15" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{3F49C70E-E8EF-B042-A666-D9FF0252220B}"/>
     <hyperlink ref="A42" r:id="rId16" xr:uid="{05E6DDA7-F67D-2D4A-B43A-BDDDD7504DB5}"/>
     <hyperlink ref="A21" r:id="rId17" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10974&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{AB20E170-0E5A-F443-B1E7-4DDDC5F75159}"/>
     <hyperlink ref="A13" r:id="rId18" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15603&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A9138114-5408-0948-96BA-EA21FB282F63}"/>
     <hyperlink ref="A19" r:id="rId19" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=27511&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{80627906-49A7-874E-9844-153790B7DF49}"/>
     <hyperlink ref="A12" r:id="rId20" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=58240&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6549D1B0-ABF4-6F4B-BADB-6B1F42C5159E}"/>
     <hyperlink ref="A22" r:id="rId21" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=31860&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{FC6B5EC8-DCE1-F444-9B0C-7FC68A2E1C14}"/>
     <hyperlink ref="A18" r:id="rId22" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=119507&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{84769019-4C04-1F47-9C2C-96D25EFB914D}"/>
     <hyperlink ref="A17" r:id="rId23" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2237&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{DFF92216-A469-1447-804F-1115088FA536}"/>
     <hyperlink ref="A11" r:id="rId24" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2300&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9322E40E-5302-D842-A3DB-654DE8FFCF5E}"/>
     <hyperlink ref="A9" r:id="rId25" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7045&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{466F08B7-5227-B046-8D91-C25C23A66400}"/>
     <hyperlink ref="A15" r:id="rId26" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=135503&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{4869E386-BAFC-714C-8469-7E5697AE86DF}"/>
     <hyperlink ref="A24" r:id="rId27" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=43780&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D3717134-A422-8345-AD26-95D505B9DE47}"/>
     <hyperlink ref="A26" r:id="rId28" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=70884&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9D61169F-94A4-C34D-AEC1-EA2252CD54D7}"/>
     <hyperlink ref="A16" r:id="rId29" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102768&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{BBBBF708-08DD-B34B-B745-2FF17CCEA7B1}"/>
     <hyperlink ref="A25" r:id="rId30" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=62202&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{8288916A-9F4E-2742-9338-77A1DA6A2AE1}"/>
+    <hyperlink ref="A45" r:id="rId31" xr:uid="{FA21A9A3-8575-BB4B-B48C-492CC3137AAF}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="12" baseType="lpstr">
       <vt:lpstr>Linguistique</vt:lpstr>
       <vt:lpstr>Encyclopédies</vt:lpstr>
       <vt:lpstr>Dictionnaires multilingues</vt:lpstr>