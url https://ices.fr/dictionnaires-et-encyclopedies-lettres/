--- v0 (2026-04-26)
+++ v1 (2026-09-15)
@@ -3,76 +3,76 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11102"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11122"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/BU/Dictionnaires et encyclopédies/Dictionnaires par filières/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A1BDE4E9-7679-FE4E-BE72-C475FC6A336A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{33015DB7-75C2-5B47-A61E-F371925E1E1D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14140" yWindow="2040" windowWidth="29640" windowHeight="20480" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="11640" yWindow="2220" windowWidth="32000" windowHeight="22160" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Théorie, études littéraires" sheetId="1" r:id="rId1"/>
     <sheet name="Littérature française" sheetId="2" r:id="rId2"/>
     <sheet name="Littérature anglaise" sheetId="3" r:id="rId3"/>
     <sheet name="Littérature allemande" sheetId="4" r:id="rId4"/>
     <sheet name="Littérature espagnole" sheetId="6" r:id="rId5"/>
     <sheet name="Littérature classique" sheetId="7" r:id="rId6"/>
     <sheet name="Littérature russe" sheetId="8" r:id="rId7"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="602" uniqueCount="448">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="610" uniqueCount="456">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Éditeurs</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>GAGNIERE Claude </t>
   </si>
   <si>
     <t>1996 </t>
   </si>
   <si>
     <t>82(082) GAG</t>
   </si>
   <si>
     <t>BOLOGNE Jean-Claude </t>
   </si>
   <si>
     <t>82(082) BOL</t>
   </si>
   <si>
@@ -1372,50 +1372,74 @@
     <t>Littérature russe</t>
   </si>
   <si>
     <t>Dictionnaire amoureux de Pouchkine</t>
   </si>
   <si>
     <t>MARKOWICZ André</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>882(POU) MAR</t>
   </si>
   <si>
     <t>Autres</t>
   </si>
   <si>
     <t>Dictionnaire amoureux des livres et de la lecture</t>
   </si>
   <si>
     <t>ASSOULINE Pierre</t>
   </si>
   <si>
     <t>028 ASS</t>
+  </si>
+  <si>
+    <t>TULARD Jean</t>
+  </si>
+  <si>
+    <t>Dictionnaire du roman policier</t>
+  </si>
+  <si>
+    <t>Fayard, Paris</t>
+  </si>
+  <si>
+    <t>82(091) TUL</t>
+  </si>
+  <si>
+    <t>LE QUELLEC Jean-Loïc</t>
+  </si>
+  <si>
+    <t>CNRS Editions, Paris</t>
+  </si>
+  <si>
+    <t>82.09 LEQ</t>
+  </si>
+  <si>
+    <t>Dictionnaire critique des contes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="11">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF212529"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -2038,86 +2062,86 @@
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=59032&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=30801&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71342&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134132&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64331&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+personnages+litt%C3%A9raires+dramatiques&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=163949" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17792&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18323&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29044&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2283&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3202&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=1856&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=49931&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98004&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6427&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56501&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148140&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20d%27histoire%20maritime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=155825" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64955&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=163981" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98953&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107902&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61719&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?advsearch=1&amp;idx=kw&amp;q=Dictionnaire+universel+des+litt%C3%A9ratures+didier&amp;weight_search=1&amp;do=Rechercher&amp;sort_by=relevance&amp;limit-yr=1994" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8827&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12882&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=53999&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+de+citations+fran%C3%A7aises+oster&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28603&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+biographique+des+auteurs+laffont&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61720&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6421&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23502&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=22347&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15637&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=127997&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2296&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4933&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=161189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4883&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12881&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=kw&amp;q=dictionnaire%20des%20citations%20fran%C3%A7aises%20etrang%C3%A8res&amp;count=100&amp;limit=au:Carlier,%20Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28602&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=101668&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=123398&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=22267&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114152&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56929&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=105304&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6422&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=155187&amp;query_desc=kw%2Cwrdl%3A%20114304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120588&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61718&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7104&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61713&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=161359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=167004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107686&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=47330&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102779&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2254&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4921&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=59032&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=30801&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71342&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134132&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64331&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+personnages+litt%C3%A9raires+dramatiques&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=163949" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17792&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18323&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29044&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2283&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3202&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=1856&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=49931&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98004&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6427&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56501&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148140&amp;query_desc=kw%2Cwrdl%3A%20dictionnaire%20d%27histoire%20maritime" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=155825" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=168785" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64955&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=163981" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98953&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107902&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61719&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?advsearch=1&amp;idx=kw&amp;q=Dictionnaire+universel+des+litt%C3%A9ratures+didier&amp;weight_search=1&amp;do=Rechercher&amp;sort_by=relevance&amp;limit-yr=1994" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8827&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12882&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=53999&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+de+citations+fran%C3%A7aises+oster&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28603&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+biographique+des+auteurs+laffont&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61720&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6421&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23502&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=22347&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15637&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=127997&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2296&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4933&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=161189" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=168889" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4883&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12881&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=kw&amp;q=dictionnaire%20des%20citations%20fran%C3%A7aises%20etrang%C3%A8res&amp;count=100&amp;limit=au:Carlier,%20Robert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28602&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=101668&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=123398&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=22267&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114152&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56929&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=105304&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6422&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=155187&amp;query_desc=kw%2Cwrdl%3A%20114304" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120588&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61718&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7104&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61713&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=161359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=167004" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107686&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=47330&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102779&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2254&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4921&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12838&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114892&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=55431&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=130345&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=160288" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15186&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2275&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=135230&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=100843&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18468&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=159897&amp;query_desc=kw%2Cwrdl%3A%20DICTIONNAIRE%20CHATEAUBRIAND" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65634&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110627&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=54630&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=65426&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=109017&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=164066" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=116475&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=157942" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16341&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=21060&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=66901&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=163651" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3659&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106866&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20491&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110377&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12577&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57528&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=The+Penguin+companion+to+literature&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108842&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=13829&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108840&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61607&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=Encyclopedia+of+post-colonial+literatures+in+English&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143925&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=163688" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=103233&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29352&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=38797&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3739&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98749&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102846&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=Oeuvres+compl%C3%A8tes+%2F+Platon+%3B+par+Edouard+Des+Places%2C....+Tome+XIV&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=9799&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12880&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106710&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20490&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=32522&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=165432" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:Z138"/>
+  <dimension ref="A1:Z140"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A99" sqref="A99"/>
+    <sheetView tabSelected="1" topLeftCell="A8" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="A28" sqref="A28:XFD28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="74" style="1" customWidth="1"/>
     <col min="2" max="2" width="47.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="39" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="47" style="1" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="17" customHeight="1">
       <c r="A1" s="47" t="s">
         <v>96</v>
       </c>
       <c r="B1" s="47"/>
       <c r="C1" s="47"/>
       <c r="D1" s="47"/>
       <c r="E1" s="47"/>
     </row>
     <row r="3" spans="1:7" s="6" customFormat="1" ht="32">
       <c r="A3" s="7" t="s">
         <v>0</v>
@@ -2426,1247 +2450,1283 @@
     <row r="25" spans="1:26" ht="14" thickBot="1"/>
     <row r="26" spans="1:26" ht="14">
       <c r="A26" s="29" t="s">
         <v>150</v>
       </c>
       <c r="B26" s="30"/>
       <c r="C26" s="30"/>
       <c r="D26" s="30"/>
       <c r="E26" s="31"/>
     </row>
     <row r="27" spans="1:26" ht="16">
       <c r="A27" s="17" t="s">
         <v>151</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="10" t="s">
         <v>157</v>
       </c>
       <c r="D27" s="11" t="s">
         <v>152</v>
       </c>
       <c r="E27" s="19" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="28" spans="1:26" ht="17" thickBot="1">
-      <c r="A28" s="20" t="s">
+    <row r="28" spans="1:26" ht="16">
+      <c r="A28" s="17" t="s">
+        <v>455</v>
+      </c>
+      <c r="B28" s="11" t="s">
+        <v>452</v>
+      </c>
+      <c r="C28" s="10" t="s">
+        <v>453</v>
+      </c>
+      <c r="D28" s="41">
+        <v>2026</v>
+      </c>
+      <c r="E28" s="19" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26" ht="16">
+      <c r="A29" s="17" t="s">
+        <v>449</v>
+      </c>
+      <c r="B29" s="11" t="s">
+        <v>448</v>
+      </c>
+      <c r="C29" s="10" t="s">
+        <v>450</v>
+      </c>
+      <c r="D29" s="41">
+        <v>2002</v>
+      </c>
+      <c r="E29" s="19" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26" ht="17" thickBot="1">
+      <c r="A30" s="20" t="s">
         <v>154</v>
       </c>
-      <c r="B28" s="21" t="s">
+      <c r="B30" s="21" t="s">
         <v>155</v>
       </c>
-      <c r="C28" s="26" t="s">
+      <c r="C30" s="26" t="s">
         <v>158</v>
       </c>
-      <c r="D28" s="21" t="s">
+      <c r="D30" s="21" t="s">
         <v>78</v>
       </c>
-      <c r="E28" s="24" t="s">
+      <c r="E30" s="24" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="29" spans="1:26" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A30" s="29" t="s">
+    <row r="31" spans="1:26" ht="14" thickBot="1"/>
+    <row r="32" spans="1:26" ht="15">
+      <c r="A32" s="29" t="s">
         <v>246</v>
       </c>
-      <c r="B30" s="30"/>
-[...80 lines deleted...]
-      <c r="G32" s="4"/>
+      <c r="B32" s="30"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="31"/>
       <c r="H32" s="4"/>
       <c r="I32" s="4"/>
       <c r="J32" s="4"/>
       <c r="K32" s="4"/>
       <c r="L32" s="4"/>
       <c r="M32" s="4"/>
       <c r="N32" s="4"/>
       <c r="O32" s="4"/>
       <c r="P32" s="4"/>
       <c r="Q32" s="4"/>
       <c r="R32" s="4"/>
       <c r="S32" s="4"/>
       <c r="T32" s="4"/>
       <c r="U32" s="4"/>
       <c r="V32" s="4"/>
       <c r="W32" s="4"/>
       <c r="X32" s="4"/>
       <c r="Y32" s="4"/>
-    </row>
-[...1 lines deleted...]
-      <c r="F33" s="4"/>
+      <c r="Z32" s="4"/>
+    </row>
+    <row r="33" spans="1:26" ht="16">
+      <c r="A33" s="17" t="s">
+        <v>247</v>
+      </c>
+      <c r="B33" s="11" t="s">
+        <v>181</v>
+      </c>
+      <c r="C33" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="D33" s="12">
+        <v>1972</v>
+      </c>
+      <c r="E33" s="19" t="s">
+        <v>182</v>
+      </c>
+      <c r="F33" s="4" t="s">
+        <v>100</v>
+      </c>
       <c r="G33" s="4"/>
       <c r="H33" s="4"/>
       <c r="I33" s="4"/>
       <c r="J33" s="4"/>
       <c r="K33" s="4"/>
       <c r="L33" s="4"/>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
       <c r="P33" s="4"/>
       <c r="Q33" s="4"/>
       <c r="R33" s="4"/>
       <c r="S33" s="4"/>
       <c r="T33" s="4"/>
       <c r="U33" s="4"/>
       <c r="V33" s="4"/>
       <c r="W33" s="4"/>
       <c r="X33" s="4"/>
       <c r="Y33" s="4"/>
-    </row>
-[...7 lines deleted...]
-      <c r="E34" s="31"/>
+      <c r="Z33" s="4"/>
+    </row>
+    <row r="34" spans="1:26" ht="17" thickBot="1">
+      <c r="A34" s="20" t="s">
+        <v>248</v>
+      </c>
+      <c r="B34" s="25" t="s">
+        <v>250</v>
+      </c>
+      <c r="C34" s="26" t="s">
+        <v>251</v>
+      </c>
+      <c r="D34" s="25" t="s">
+        <v>44</v>
+      </c>
+      <c r="E34" s="27" t="s">
+        <v>249</v>
+      </c>
       <c r="F34" s="4"/>
       <c r="G34" s="4"/>
       <c r="H34" s="4"/>
       <c r="I34" s="4"/>
       <c r="J34" s="4"/>
       <c r="K34" s="4"/>
       <c r="L34" s="4"/>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
       <c r="P34" s="4"/>
       <c r="Q34" s="4"/>
       <c r="R34" s="4"/>
       <c r="S34" s="4"/>
       <c r="T34" s="4"/>
       <c r="U34" s="4"/>
       <c r="V34" s="4"/>
       <c r="W34" s="4"/>
       <c r="X34" s="4"/>
       <c r="Y34" s="4"/>
     </row>
-    <row r="35" spans="1:26" ht="16">
-[...14 lines deleted...]
-      </c>
+    <row r="35" spans="1:26" ht="16" thickBot="1">
       <c r="F35" s="4"/>
       <c r="G35" s="4"/>
       <c r="H35" s="4"/>
       <c r="I35" s="4"/>
       <c r="J35" s="4"/>
       <c r="K35" s="4"/>
       <c r="L35" s="4"/>
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
       <c r="P35" s="4"/>
       <c r="Q35" s="4"/>
       <c r="R35" s="4"/>
       <c r="S35" s="4"/>
       <c r="T35" s="4"/>
       <c r="U35" s="4"/>
       <c r="V35" s="4"/>
       <c r="W35" s="4"/>
       <c r="X35" s="4"/>
       <c r="Y35" s="4"/>
-      <c r="Z35" s="4"/>
-[...19 lines deleted...]
-      </c>
+    </row>
+    <row r="36" spans="1:26" ht="15">
+      <c r="A36" s="29" t="s">
+        <v>97</v>
+      </c>
+      <c r="B36" s="30"/>
+      <c r="C36" s="30"/>
+      <c r="D36" s="30"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="4"/>
       <c r="G36" s="4"/>
       <c r="H36" s="4"/>
       <c r="I36" s="4"/>
       <c r="J36" s="4"/>
       <c r="K36" s="4"/>
       <c r="L36" s="4"/>
       <c r="M36" s="4"/>
       <c r="N36" s="4"/>
       <c r="O36" s="4"/>
       <c r="P36" s="4"/>
       <c r="Q36" s="4"/>
       <c r="R36" s="4"/>
       <c r="S36" s="4"/>
       <c r="T36" s="4"/>
       <c r="U36" s="4"/>
       <c r="V36" s="4"/>
       <c r="W36" s="4"/>
       <c r="X36" s="4"/>
       <c r="Y36" s="4"/>
     </row>
     <row r="37" spans="1:26" ht="16">
       <c r="A37" s="17" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="B37" s="11" t="s">
-        <v>23</v>
+        <v>6</v>
       </c>
       <c r="C37" s="10" t="s">
-        <v>107</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>102</v>
+      </c>
+      <c r="D37" s="12">
+        <v>1989</v>
       </c>
       <c r="E37" s="19" t="s">
-        <v>25</v>
-      </c>
+        <v>7</v>
+      </c>
+      <c r="F37" s="4"/>
+      <c r="G37" s="4"/>
+      <c r="H37" s="4"/>
+      <c r="I37" s="4"/>
+      <c r="J37" s="4"/>
+      <c r="K37" s="4"/>
+      <c r="L37" s="4"/>
+      <c r="M37" s="4"/>
+      <c r="N37" s="4"/>
+      <c r="O37" s="4"/>
+      <c r="P37" s="4"/>
+      <c r="Q37" s="4"/>
+      <c r="R37" s="4"/>
+      <c r="S37" s="4"/>
+      <c r="T37" s="4"/>
+      <c r="U37" s="4"/>
+      <c r="V37" s="4"/>
+      <c r="W37" s="4"/>
+      <c r="X37" s="4"/>
+      <c r="Y37" s="4"/>
+      <c r="Z37" s="4"/>
     </row>
     <row r="38" spans="1:26" ht="16">
       <c r="A38" s="17" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="B38" s="11" t="s">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="C38" s="10" t="s">
-        <v>99</v>
+        <v>102</v>
       </c>
       <c r="D38" s="11" t="s">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="E38" s="19" t="s">
-        <v>5</v>
-[...1 lines deleted...]
-      <c r="F38" s="4"/>
+        <v>11</v>
+      </c>
+      <c r="F38" s="4" t="s">
+        <v>396</v>
+      </c>
       <c r="G38" s="4"/>
       <c r="H38" s="4"/>
       <c r="I38" s="4"/>
       <c r="J38" s="4"/>
       <c r="K38" s="4"/>
       <c r="L38" s="4"/>
       <c r="M38" s="4"/>
       <c r="N38" s="4"/>
       <c r="O38" s="4"/>
       <c r="P38" s="4"/>
       <c r="Q38" s="4"/>
       <c r="R38" s="4"/>
       <c r="S38" s="4"/>
       <c r="T38" s="4"/>
       <c r="U38" s="4"/>
       <c r="V38" s="4"/>
       <c r="W38" s="4"/>
       <c r="X38" s="4"/>
       <c r="Y38" s="4"/>
     </row>
     <row r="39" spans="1:26" ht="16">
       <c r="A39" s="17" t="s">
-        <v>109</v>
+        <v>22</v>
       </c>
       <c r="B39" s="11" t="s">
-        <v>3</v>
+        <v>23</v>
       </c>
       <c r="C39" s="10" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
       <c r="D39" s="11" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="E39" s="19" t="s">
-        <v>5</v>
+        <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="16">
       <c r="A40" s="17" t="s">
-        <v>13</v>
+        <v>98</v>
       </c>
       <c r="B40" s="11" t="s">
-        <v>103</v>
+        <v>3</v>
       </c>
       <c r="C40" s="10" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="D40" s="11" t="s">
-        <v>14</v>
+        <v>4</v>
       </c>
       <c r="E40" s="19" t="s">
-        <v>15</v>
+        <v>5</v>
       </c>
       <c r="F40" s="4"/>
       <c r="G40" s="4"/>
       <c r="H40" s="4"/>
       <c r="I40" s="4"/>
       <c r="J40" s="4"/>
       <c r="K40" s="4"/>
       <c r="L40" s="4"/>
       <c r="M40" s="4"/>
       <c r="N40" s="4"/>
       <c r="O40" s="4"/>
       <c r="P40" s="4"/>
       <c r="Q40" s="4"/>
       <c r="R40" s="4"/>
       <c r="S40" s="4"/>
       <c r="T40" s="4"/>
       <c r="U40" s="4"/>
       <c r="V40" s="4"/>
       <c r="W40" s="4"/>
       <c r="X40" s="4"/>
       <c r="Y40" s="4"/>
     </row>
     <row r="41" spans="1:26" ht="16">
       <c r="A41" s="17" t="s">
+        <v>109</v>
+      </c>
+      <c r="B41" s="11" t="s">
+        <v>3</v>
+      </c>
+      <c r="C41" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="D41" s="11" t="s">
+        <v>34</v>
+      </c>
+      <c r="E41" s="19" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="42" spans="1:26" ht="16">
+      <c r="A42" s="17" t="s">
+        <v>13</v>
+      </c>
+      <c r="B42" s="11" t="s">
+        <v>103</v>
+      </c>
+      <c r="C42" s="10" t="s">
+        <v>104</v>
+      </c>
+      <c r="D42" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="19" t="s">
+        <v>15</v>
+      </c>
+      <c r="F42" s="4"/>
+      <c r="G42" s="4"/>
+      <c r="H42" s="4"/>
+      <c r="I42" s="4"/>
+      <c r="J42" s="4"/>
+      <c r="K42" s="4"/>
+      <c r="L42" s="4"/>
+      <c r="M42" s="4"/>
+      <c r="N42" s="4"/>
+      <c r="O42" s="4"/>
+      <c r="P42" s="4"/>
+      <c r="Q42" s="4"/>
+      <c r="R42" s="4"/>
+      <c r="S42" s="4"/>
+      <c r="T42" s="4"/>
+      <c r="U42" s="4"/>
+      <c r="V42" s="4"/>
+      <c r="W42" s="4"/>
+      <c r="X42" s="4"/>
+      <c r="Y42" s="4"/>
+    </row>
+    <row r="43" spans="1:26" ht="16">
+      <c r="A43" s="17" t="s">
         <v>26</v>
       </c>
-      <c r="B41" s="11" t="s">
+      <c r="B43" s="11" t="s">
         <v>27</v>
       </c>
-      <c r="C41" s="10" t="s">
+      <c r="C43" s="10" t="s">
         <v>104</v>
       </c>
-      <c r="D41" s="11" t="s">
+      <c r="D43" s="11" t="s">
         <v>399</v>
       </c>
-      <c r="E41" s="19" t="s">
+      <c r="E43" s="19" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" spans="1:26" ht="17" thickBot="1">
-      <c r="A42" s="20" t="s">
+    <row r="44" spans="1:26" ht="17" thickBot="1">
+      <c r="A44" s="20" t="s">
         <v>16</v>
       </c>
-      <c r="B42" s="21" t="s">
+      <c r="B44" s="21" t="s">
         <v>17</v>
       </c>
-      <c r="C42" s="26" t="s">
+      <c r="C44" s="26" t="s">
         <v>105</v>
       </c>
-      <c r="D42" s="21" t="s">
+      <c r="D44" s="21" t="s">
         <v>18</v>
       </c>
-      <c r="E42" s="24" t="s">
+      <c r="E44" s="24" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="43" spans="1:26" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A44" s="29" t="s">
+    <row r="45" spans="1:26" ht="14" thickBot="1"/>
+    <row r="46" spans="1:26" ht="14">
+      <c r="A46" s="29" t="s">
         <v>212</v>
       </c>
-      <c r="B44" s="30"/>
-[...5 lines deleted...]
-      <c r="A45" s="17" t="s">
+      <c r="B46" s="30"/>
+      <c r="C46" s="30"/>
+      <c r="D46" s="30"/>
+      <c r="E46" s="31"/>
+    </row>
+    <row r="47" spans="1:26" ht="14">
+      <c r="A47" s="17" t="s">
         <v>400</v>
       </c>
-      <c r="B45" s="13" t="s">
+      <c r="B47" s="13" t="s">
         <v>401</v>
       </c>
-      <c r="C45" s="13" t="s">
+      <c r="C47" s="13" t="s">
         <v>343</v>
       </c>
-      <c r="D45" s="39">
+      <c r="D47" s="39">
         <v>2022</v>
       </c>
-      <c r="E45" s="40" t="s">
+      <c r="E47" s="40" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="46" spans="1:26" ht="16">
-      <c r="A46" s="17" t="s">
+    <row r="48" spans="1:26" ht="16">
+      <c r="A48" s="17" t="s">
         <v>213</v>
       </c>
-      <c r="B46" s="11" t="s">
+      <c r="B48" s="11" t="s">
         <v>218</v>
       </c>
-      <c r="C46" s="10" t="s">
+      <c r="C48" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="D46" s="11" t="s">
+      <c r="D48" s="11" t="s">
         <v>29</v>
       </c>
-      <c r="E46" s="19" t="s">
+      <c r="E48" s="19" t="s">
         <v>214</v>
       </c>
     </row>
-    <row r="47" spans="1:26" ht="16">
-      <c r="A47" s="17" t="s">
+    <row r="49" spans="1:5" ht="16">
+      <c r="A49" s="17" t="s">
         <v>215</v>
       </c>
-      <c r="B47" s="11" t="s">
+      <c r="B49" s="11" t="s">
         <v>216</v>
       </c>
-      <c r="C47" s="10" t="s">
+      <c r="C49" s="10" t="s">
         <v>178</v>
       </c>
-      <c r="D47" s="11" t="s">
+      <c r="D49" s="11" t="s">
         <v>152</v>
       </c>
-      <c r="E47" s="19" t="s">
+      <c r="E49" s="19" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="48" spans="1:26" ht="17" thickBot="1">
-      <c r="A48" s="20" t="s">
+    <row r="50" spans="1:5" ht="17" thickBot="1">
+      <c r="A50" s="20" t="s">
         <v>339</v>
       </c>
-      <c r="B48" s="21" t="s">
+      <c r="B50" s="21" t="s">
         <v>340</v>
       </c>
-      <c r="C48" s="22" t="s">
+      <c r="C50" s="22" t="s">
         <v>343</v>
       </c>
-      <c r="D48" s="21" t="s">
+      <c r="D50" s="21" t="s">
         <v>341</v>
       </c>
-      <c r="E48" s="24" t="s">
+      <c r="E50" s="24" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="49" spans="1:6" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A50" s="29" t="s">
+    <row r="51" spans="1:5" ht="14" thickBot="1"/>
+    <row r="52" spans="1:5" ht="14">
+      <c r="A52" s="29" t="s">
         <v>387</v>
       </c>
-      <c r="B50" s="30"/>
-[...5 lines deleted...]
-      <c r="A51" s="17" t="s">
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="30"/>
+      <c r="E52" s="31"/>
+    </row>
+    <row r="53" spans="1:5" ht="16">
+      <c r="A53" s="17" t="s">
         <v>344</v>
       </c>
-      <c r="B51" s="11" t="s">
+      <c r="B53" s="11" t="s">
         <v>374</v>
       </c>
-      <c r="C51" s="13" t="s">
+      <c r="C53" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="D51" s="12">
+      <c r="D53" s="12">
         <v>1996</v>
       </c>
-      <c r="E51" s="19" t="s">
+      <c r="E53" s="19" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="52" spans="1:6" ht="16">
-      <c r="A52" s="17" t="s">
+    <row r="54" spans="1:5" ht="16">
+      <c r="A54" s="17" t="s">
         <v>346</v>
       </c>
-      <c r="B52" s="11" t="s">
+      <c r="B54" s="11" t="s">
         <v>375</v>
       </c>
-      <c r="C52" s="13" t="s">
+      <c r="C54" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="D52" s="12" t="s">
+      <c r="D54" s="12" t="s">
         <v>29</v>
       </c>
-      <c r="E52" s="19" t="s">
+      <c r="E54" s="19" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="53" spans="1:6" ht="16">
-      <c r="A53" s="17" t="s">
+    <row r="55" spans="1:5" ht="16">
+      <c r="A55" s="17" t="s">
         <v>357</v>
       </c>
-      <c r="B53" s="11" t="s">
+      <c r="B55" s="11" t="s">
         <v>358</v>
       </c>
-      <c r="C53" s="13" t="s">
+      <c r="C55" s="13" t="s">
         <v>379</v>
       </c>
-      <c r="D53" s="12">
+      <c r="D55" s="12">
         <v>1920</v>
       </c>
-      <c r="E53" s="19" t="s">
+      <c r="E55" s="19" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="54" spans="1:6" ht="16">
-      <c r="A54" s="17" t="s">
+    <row r="56" spans="1:5" ht="16">
+      <c r="A56" s="17" t="s">
         <v>361</v>
       </c>
-      <c r="B54" s="11" t="s">
+      <c r="B56" s="11" t="s">
         <v>380</v>
       </c>
-      <c r="C54" s="13"/>
-      <c r="D54" s="12">
+      <c r="C56" s="13"/>
+      <c r="D56" s="12">
         <v>1965</v>
       </c>
-      <c r="E54" s="19" t="s">
+      <c r="E56" s="19" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="55" spans="1:6" ht="16">
-      <c r="A55" s="17" t="s">
+    <row r="57" spans="1:5" ht="16">
+      <c r="A57" s="17" t="s">
         <v>346</v>
       </c>
-      <c r="B55" s="11" t="s">
+      <c r="B57" s="11" t="s">
         <v>349</v>
-      </c>
-[...32 lines deleted...]
-        <v>378</v>
       </c>
       <c r="C57" s="13" t="s">
         <v>102</v>
       </c>
-      <c r="D57" s="12">
+      <c r="D57" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="E57" s="19" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" ht="16">
+      <c r="A58" s="17" t="s">
+        <v>348</v>
+      </c>
+      <c r="B58" s="11" t="s">
+        <v>376</v>
+      </c>
+      <c r="C58" s="13" t="s">
+        <v>377</v>
+      </c>
+      <c r="D58" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="E58" s="19" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" ht="16">
+      <c r="A59" s="17" t="s">
+        <v>355</v>
+      </c>
+      <c r="B59" s="11" t="s">
+        <v>378</v>
+      </c>
+      <c r="C59" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D59" s="12">
         <v>1993</v>
       </c>
-      <c r="E57" s="19" t="s">
+      <c r="E59" s="19" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="58" spans="1:6" ht="16">
-      <c r="A58" s="17" t="s">
+    <row r="60" spans="1:5" ht="16">
+      <c r="A60" s="17" t="s">
         <v>363</v>
       </c>
-      <c r="B58" s="11" t="s">
+      <c r="B60" s="11" t="s">
         <v>364</v>
       </c>
-      <c r="C58" s="13" t="s">
+      <c r="C60" s="13" t="s">
         <v>381</v>
       </c>
-      <c r="D58" s="12">
+      <c r="D60" s="12">
         <v>1985</v>
       </c>
-      <c r="E58" s="19" t="s">
+      <c r="E60" s="19" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="59" spans="1:6" ht="16">
-      <c r="A59" s="17" t="s">
+    <row r="61" spans="1:5" ht="16">
+      <c r="A61" s="17" t="s">
         <v>352</v>
       </c>
-      <c r="B59" s="11" t="s">
+      <c r="B61" s="11" t="s">
         <v>353</v>
       </c>
-      <c r="C59" s="13" t="s">
+      <c r="C61" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="D59" s="12" t="s">
+      <c r="D61" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="E59" s="19" t="s">
+      <c r="E61" s="19" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="60" spans="1:6" ht="16">
-      <c r="A60" s="17" t="s">
+    <row r="62" spans="1:5" ht="16">
+      <c r="A62" s="17" t="s">
         <v>352</v>
       </c>
-      <c r="B60" s="11" t="s">
+      <c r="B62" s="11" t="s">
         <v>353</v>
       </c>
-      <c r="C60" s="13" t="s">
+      <c r="C62" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="D60" s="12" t="s">
+      <c r="D62" s="12" t="s">
         <v>28</v>
       </c>
-      <c r="E60" s="19" t="s">
+      <c r="E62" s="19" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="61" spans="1:6" ht="17" thickBot="1">
-      <c r="A61" s="20" t="s">
+    <row r="63" spans="1:5" ht="17" thickBot="1">
+      <c r="A63" s="20" t="s">
         <v>382</v>
       </c>
-      <c r="B61" s="21" t="s">
+      <c r="B63" s="21" t="s">
         <v>370</v>
       </c>
-      <c r="C61" s="22" t="s">
+      <c r="C63" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="D61" s="23">
+      <c r="D63" s="23">
         <v>1969</v>
       </c>
-      <c r="E61" s="24" t="s">
+      <c r="E63" s="24" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="62" spans="1:6" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A63" s="29" t="s">
+    <row r="64" spans="1:5" ht="14" thickBot="1"/>
+    <row r="65" spans="1:6" ht="14">
+      <c r="A65" s="29" t="s">
         <v>388</v>
       </c>
-      <c r="B63" s="30"/>
-[...5 lines deleted...]
-      <c r="A64" s="17" t="s">
+      <c r="B65" s="30"/>
+      <c r="C65" s="30"/>
+      <c r="D65" s="30"/>
+      <c r="E65" s="31"/>
+    </row>
+    <row r="66" spans="1:6" ht="16">
+      <c r="A66" s="17" t="s">
         <v>384</v>
       </c>
-      <c r="B64" s="11" t="s">
+      <c r="B66" s="11" t="s">
         <v>383</v>
       </c>
-      <c r="C64" s="13" t="s">
+      <c r="C66" s="13" t="s">
         <v>104</v>
       </c>
-      <c r="D64" s="12">
+      <c r="D66" s="12">
         <v>1987</v>
       </c>
-      <c r="E64" s="19" t="s">
+      <c r="E66" s="19" t="s">
         <v>351</v>
       </c>
-      <c r="F64" s="3"/>
-[...2 lines deleted...]
-      <c r="A65" s="20" t="s">
+      <c r="F66" s="3"/>
+    </row>
+    <row r="67" spans="1:6" ht="17" thickBot="1">
+      <c r="A67" s="20" t="s">
         <v>385</v>
       </c>
-      <c r="B65" s="21" t="s">
+      <c r="B67" s="21" t="s">
         <v>372</v>
       </c>
-      <c r="C65" s="22" t="s">
+      <c r="C67" s="22" t="s">
         <v>102</v>
       </c>
-      <c r="D65" s="23">
+      <c r="D67" s="23">
         <v>1936</v>
       </c>
-      <c r="E65" s="24" t="s">
+      <c r="E67" s="24" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="66" spans="1:6" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A67" s="29" t="s">
+    <row r="68" spans="1:6" ht="14" thickBot="1"/>
+    <row r="69" spans="1:6" ht="14">
+      <c r="A69" s="29" t="s">
         <v>188</v>
       </c>
-      <c r="B67" s="30"/>
-[...36 lines deleted...]
-      </c>
+      <c r="B69" s="30"/>
+      <c r="C69" s="30"/>
+      <c r="D69" s="30"/>
+      <c r="E69" s="31"/>
     </row>
     <row r="70" spans="1:6" ht="16">
       <c r="A70" s="17" t="s">
+        <v>192</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="C70" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D70" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="E70" s="18" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6" ht="16">
+      <c r="A71" s="17" t="s">
+        <v>189</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>198</v>
+      </c>
+      <c r="C71" s="10" t="s">
+        <v>199</v>
+      </c>
+      <c r="D71" s="9" t="s">
+        <v>190</v>
+      </c>
+      <c r="E71" s="18" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6" ht="16">
+      <c r="A72" s="17" t="s">
         <v>193</v>
       </c>
-      <c r="B70" s="11" t="s">
+      <c r="B72" s="11" t="s">
         <v>194</v>
       </c>
-      <c r="C70" s="10" t="s">
+      <c r="C72" s="10" t="s">
         <v>200</v>
       </c>
-      <c r="D70" s="11" t="s">
+      <c r="D72" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="E70" s="19" t="s">
+      <c r="E72" s="19" t="s">
         <v>195</v>
       </c>
     </row>
-    <row r="71" spans="1:6" ht="29">
-      <c r="A71" s="17" t="s">
+    <row r="73" spans="1:6" ht="29">
+      <c r="A73" s="17" t="s">
         <v>141</v>
       </c>
-      <c r="B71" s="11" t="s">
+      <c r="B73" s="11" t="s">
         <v>142</v>
       </c>
-      <c r="C71" s="10" t="s">
+      <c r="C73" s="10" t="s">
         <v>99</v>
       </c>
-      <c r="D71" s="11" t="s">
+      <c r="D73" s="11" t="s">
         <v>78</v>
       </c>
-      <c r="E71" s="19" t="s">
+      <c r="E73" s="19" t="s">
         <v>68</v>
       </c>
-      <c r="F71" s="1" t="s">
+      <c r="F73" s="1" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="72" spans="1:6" ht="17" thickBot="1">
-      <c r="A72" s="20" t="s">
+    <row r="74" spans="1:6" ht="17" thickBot="1">
+      <c r="A74" s="20" t="s">
         <v>196</v>
       </c>
-      <c r="B72" s="21" t="s">
+      <c r="B74" s="21" t="s">
         <v>201</v>
       </c>
-      <c r="C72" s="26" t="s">
+      <c r="C74" s="26" t="s">
         <v>178</v>
       </c>
-      <c r="D72" s="21" t="s">
+      <c r="D74" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="E72" s="24" t="s">
+      <c r="E74" s="24" t="s">
         <v>197</v>
       </c>
     </row>
-    <row r="73" spans="1:6" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A74" s="29" t="s">
+    <row r="75" spans="1:6" ht="14" thickBot="1"/>
+    <row r="76" spans="1:6" ht="14">
+      <c r="A76" s="29" t="s">
         <v>386</v>
       </c>
-      <c r="B74" s="30"/>
-[...5 lines deleted...]
-      <c r="A75" s="17" t="s">
+      <c r="B76" s="30"/>
+      <c r="C76" s="30"/>
+      <c r="D76" s="30"/>
+      <c r="E76" s="31"/>
+    </row>
+    <row r="77" spans="1:6" ht="29">
+      <c r="A77" s="17" t="s">
         <v>392</v>
       </c>
-      <c r="B75" s="11" t="s">
+      <c r="B77" s="11" t="s">
         <v>393</v>
       </c>
-      <c r="C75" s="10" t="s">
+      <c r="C77" s="10" t="s">
         <v>394</v>
       </c>
-      <c r="D75" s="12">
+      <c r="D77" s="12">
         <v>2021</v>
       </c>
-      <c r="E75" s="19" t="s">
+      <c r="E77" s="19" t="s">
         <v>222</v>
       </c>
     </row>
-    <row r="76" spans="1:6" ht="16">
-      <c r="A76" s="17" t="s">
+    <row r="78" spans="1:6" ht="16">
+      <c r="A78" s="17" t="s">
         <v>59</v>
       </c>
-      <c r="B76" s="11" t="s">
+      <c r="B78" s="11" t="s">
         <v>122</v>
       </c>
-      <c r="C76" s="10" t="s">
+      <c r="C78" s="10" t="s">
         <v>123</v>
       </c>
-      <c r="D76" s="11" t="s">
+      <c r="D78" s="11" t="s">
         <v>60</v>
       </c>
-      <c r="E76" s="19" t="s">
+      <c r="E78" s="19" t="s">
         <v>61</v>
-      </c>
-[...32 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="79" spans="1:6" ht="16">
       <c r="A79" s="17" t="s">
-        <v>431</v>
+        <v>416</v>
       </c>
       <c r="B79" s="11" t="s">
-        <v>432</v>
+        <v>417</v>
       </c>
       <c r="C79" s="10" t="s">
-        <v>433</v>
+        <v>418</v>
       </c>
       <c r="D79" s="41">
-        <v>1968</v>
+        <v>1954</v>
       </c>
       <c r="E79" s="19" t="s">
-        <v>434</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:6" ht="16">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6" ht="29">
       <c r="A80" s="17" t="s">
-        <v>128</v>
+        <v>160</v>
       </c>
       <c r="B80" s="11" t="s">
-        <v>66</v>
+        <v>161</v>
       </c>
       <c r="C80" s="10" t="s">
         <v>99</v>
       </c>
       <c r="D80" s="11" t="s">
         <v>67</v>
       </c>
       <c r="E80" s="19" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="81" spans="1:5" ht="29">
+    <row r="81" spans="1:5" ht="16">
       <c r="A81" s="17" t="s">
-        <v>162</v>
+        <v>431</v>
       </c>
       <c r="B81" s="11" t="s">
-        <v>142</v>
+        <v>432</v>
       </c>
       <c r="C81" s="10" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-        <v>159</v>
+        <v>433</v>
+      </c>
+      <c r="D81" s="41">
+        <v>1968</v>
       </c>
       <c r="E81" s="19" t="s">
-        <v>68</v>
+        <v>434</v>
       </c>
     </row>
     <row r="82" spans="1:5" ht="16">
       <c r="A82" s="17" t="s">
+        <v>128</v>
+      </c>
+      <c r="B82" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="C82" s="10" t="s">
+        <v>99</v>
+      </c>
+      <c r="D82" s="11" t="s">
+        <v>67</v>
+      </c>
+      <c r="E82" s="19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" ht="29">
+      <c r="A83" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="B83" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="C83" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="D83" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="E83" s="19" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" ht="16">
+      <c r="A84" s="17" t="s">
         <v>130</v>
       </c>
-      <c r="B82" s="11" t="s">
+      <c r="B84" s="11" t="s">
         <v>72</v>
       </c>
-      <c r="C82" s="10" t="s">
+      <c r="C84" s="10" t="s">
         <v>131</v>
       </c>
-      <c r="D82" s="11" t="s">
+      <c r="D84" s="11" t="s">
         <v>73</v>
       </c>
-      <c r="E82" s="19" t="s">
+      <c r="E84" s="19" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="83" spans="1:5" ht="17" thickBot="1">
-      <c r="A83" s="20" t="s">
+    <row r="85" spans="1:5" ht="17" thickBot="1">
+      <c r="A85" s="20" t="s">
         <v>75</v>
       </c>
-      <c r="B83" s="21" t="s">
+      <c r="B85" s="21" t="s">
         <v>132</v>
       </c>
-      <c r="C83" s="26" t="s">
+      <c r="C85" s="26" t="s">
         <v>133</v>
       </c>
-      <c r="D83" s="21" t="s">
+      <c r="D85" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="E83" s="24" t="s">
+      <c r="E85" s="24" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="84" spans="1:5" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A85" s="29" t="s">
+    <row r="86" spans="1:5" ht="14" thickBot="1"/>
+    <row r="87" spans="1:5" ht="14">
+      <c r="A87" s="29" t="s">
         <v>239</v>
       </c>
-      <c r="B85" s="30"/>
-[...5 lines deleted...]
-      <c r="A86" s="17" t="s">
+      <c r="B87" s="30"/>
+      <c r="C87" s="30"/>
+      <c r="D87" s="30"/>
+      <c r="E87" s="31"/>
+    </row>
+    <row r="88" spans="1:5" ht="16">
+      <c r="A88" s="17" t="s">
         <v>367</v>
       </c>
-      <c r="B86" s="11" t="s">
+      <c r="B88" s="11" t="s">
         <v>368</v>
       </c>
-      <c r="C86" s="13" t="s">
+      <c r="C88" s="13" t="s">
         <v>178</v>
       </c>
-      <c r="D86" s="12">
+      <c r="D88" s="12">
         <v>1997</v>
       </c>
-      <c r="E86" s="19" t="s">
+      <c r="E88" s="19" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="87" spans="1:5" ht="16">
-      <c r="A87" s="17" t="s">
+    <row r="89" spans="1:5" ht="16">
+      <c r="A89" s="17" t="s">
         <v>240</v>
       </c>
-      <c r="B87" s="11" t="s">
+      <c r="B89" s="11" t="s">
         <v>170</v>
       </c>
-      <c r="C87" s="10" t="s">
+      <c r="C89" s="10" t="s">
         <v>135</v>
       </c>
-      <c r="D87" s="11" t="s">
+      <c r="D89" s="11" t="s">
         <v>171</v>
       </c>
-      <c r="E87" s="19" t="s">
+      <c r="E89" s="19" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="88" spans="1:5" ht="17" thickBot="1">
-      <c r="A88" s="20" t="s">
+    <row r="90" spans="1:5" ht="17" thickBot="1">
+      <c r="A90" s="20" t="s">
         <v>243</v>
       </c>
-      <c r="B88" s="25" t="s">
+      <c r="B90" s="25" t="s">
         <v>244</v>
       </c>
-      <c r="C88" s="26" t="s">
+      <c r="C90" s="26" t="s">
         <v>245</v>
       </c>
-      <c r="D88" s="25" t="s">
+      <c r="D90" s="25" t="s">
         <v>93</v>
       </c>
-      <c r="E88" s="27" t="s">
+      <c r="E90" s="27" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="89" spans="1:5" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A90" s="29" t="s">
+    <row r="91" spans="1:5" ht="14" thickBot="1"/>
+    <row r="92" spans="1:5" ht="14">
+      <c r="A92" s="29" t="s">
         <v>138</v>
       </c>
-      <c r="B90" s="30"/>
-[...5 lines deleted...]
-      <c r="A91" s="17" t="s">
+      <c r="B92" s="30"/>
+      <c r="C92" s="30"/>
+      <c r="D92" s="30"/>
+      <c r="E92" s="31"/>
+    </row>
+    <row r="93" spans="1:5" ht="16">
+      <c r="A93" s="17" t="s">
         <v>139</v>
       </c>
-      <c r="B91" s="11" t="s">
+      <c r="B93" s="11" t="s">
         <v>84</v>
       </c>
-      <c r="C91" s="10" t="s">
+      <c r="C93" s="10" t="s">
         <v>140</v>
       </c>
-      <c r="D91" s="11" t="s">
+      <c r="D93" s="11" t="s">
         <v>85</v>
       </c>
-      <c r="E91" s="19" t="s">
+      <c r="E93" s="19" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="92" spans="1:5" ht="16">
-      <c r="A92" s="17" t="s">
+    <row r="94" spans="1:5" ht="16">
+      <c r="A94" s="17" t="s">
         <v>435</v>
       </c>
-      <c r="B92" s="9" t="s">
+      <c r="B94" s="9" t="s">
         <v>84</v>
       </c>
-      <c r="C92" s="10" t="s">
+      <c r="C94" s="10" t="s">
         <v>140</v>
       </c>
-      <c r="D92" s="9" t="s">
+      <c r="D94" s="9" t="s">
         <v>12</v>
       </c>
-      <c r="E92" s="18" t="s">
+      <c r="E94" s="18" t="s">
         <v>86</v>
       </c>
     </row>
-    <row r="93" spans="1:5" ht="17" thickBot="1">
-      <c r="A93" s="42" t="s">
+    <row r="95" spans="1:5" ht="17" thickBot="1">
+      <c r="A95" s="42" t="s">
         <v>428</v>
       </c>
-      <c r="B93" s="43" t="s">
+      <c r="B95" s="43" t="s">
         <v>429</v>
       </c>
-      <c r="C93" s="44" t="s">
+      <c r="C95" s="44" t="s">
         <v>430</v>
       </c>
-      <c r="D93" s="45">
+      <c r="D95" s="45">
         <v>1985</v>
       </c>
-      <c r="E93" s="46" t="s">
+      <c r="E95" s="46" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="94" spans="1:5" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A95" s="14" t="s">
+    <row r="96" spans="1:5" ht="14" thickBot="1"/>
+    <row r="97" spans="1:5" ht="14">
+      <c r="A97" s="14" t="s">
         <v>444</v>
       </c>
-      <c r="B95" s="15"/>
-[...5 lines deleted...]
-      <c r="A96" s="20" t="s">
+      <c r="B97" s="15"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="16"/>
+    </row>
+    <row r="98" spans="1:5" ht="17" thickBot="1">
+      <c r="A98" s="20" t="s">
         <v>445</v>
       </c>
-      <c r="B96" s="21" t="s">
+      <c r="B98" s="21" t="s">
         <v>446</v>
       </c>
-      <c r="C96" s="26" t="s">
+      <c r="C98" s="26" t="s">
         <v>343</v>
       </c>
-      <c r="D96" s="23" t="s">
+      <c r="D98" s="23" t="s">
         <v>442</v>
       </c>
-      <c r="E96" s="24" t="s">
+      <c r="E98" s="24" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="138" spans="1:5" ht="15">
-[...3 lines deleted...]
-      <c r="E138" s="4"/>
+    <row r="140" spans="1:5" ht="15">
+      <c r="A140" s="2"/>
+      <c r="B140" s="4"/>
+      <c r="D140" s="4"/>
+      <c r="E140" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A38" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=101668&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{52D47C2D-78FD-884D-9D88-4E699BEAC27C}"/>
-[...8 lines deleted...]
-    <hyperlink ref="A83" r:id="rId10" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120588&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9F1AB24F-DD7B-4D4E-9F20-23E27A569E89}"/>
+    <hyperlink ref="A40" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=101668&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{52D47C2D-78FD-884D-9D88-4E699BEAC27C}"/>
+    <hyperlink ref="A37" r:id="rId2" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=18323&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9DEB5FBE-FDDC-9F40-A686-FA69B4A410D9}"/>
+    <hyperlink ref="A42" r:id="rId3" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6421&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D5F9309E-54D9-6B4C-9181-DAF3DC0F5F2B}"/>
+    <hyperlink ref="A44" r:id="rId4" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107686&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{AAB929D4-6392-8448-814C-6A6847A1C532}"/>
+    <hyperlink ref="A39" r:id="rId5" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64955&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{192C9AEF-7F17-8142-A297-02C4173ACBDF}"/>
+    <hyperlink ref="A41" r:id="rId6" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=123398&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D038CEDC-0C47-2840-9024-E4E9CE98DECB}"/>
+    <hyperlink ref="A78" r:id="rId7" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17792&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7202433B-93ED-204B-B3A4-2A1CDF11780B}"/>
+    <hyperlink ref="A82" r:id="rId8" xr:uid="{7C80B697-6C81-7E45-99D7-FDA1AA327C61}"/>
+    <hyperlink ref="A84" r:id="rId9" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=47330&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{60EC277A-DBD7-E146-BE20-E18BABCFE2D3}"/>
+    <hyperlink ref="A85" r:id="rId10" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=120588&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9F1AB24F-DD7B-4D4E-9F20-23E27A569E89}"/>
     <hyperlink ref="A12" r:id="rId11" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=3202&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{EEF2F8E1-75A8-D34D-853C-F61260188980}"/>
     <hyperlink ref="A22" r:id="rId12" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=23502&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{C5BD194C-9791-5148-B85E-7171B2B67C3A}"/>
     <hyperlink ref="A21" r:id="rId13" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=102779&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{56EDF47F-8B39-7444-91FC-EAE3036F7882}"/>
     <hyperlink ref="A24" r:id="rId14" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107902&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{92F0F2CD-51FF-0248-82EC-EECAF9A224E9}"/>
     <hyperlink ref="A23" r:id="rId15" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=22267&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{30BBF0E0-2020-8045-BE82-6860C13654B2}"/>
     <hyperlink ref="A27" r:id="rId16" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=29044&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{643BC64E-C38A-7A4E-9F6A-C80499ACD29C}"/>
-    <hyperlink ref="A28" r:id="rId17" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=22347&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E80A8AB2-D0E7-7A44-A655-59A3BC87E235}"/>
-[...1 lines deleted...]
-    <hyperlink ref="A81" r:id="rId19" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98953&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7029E948-3F74-424F-815B-B26B1C8C1F22}"/>
+    <hyperlink ref="A30" r:id="rId17" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=22347&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E80A8AB2-D0E7-7A44-A655-59A3BC87E235}"/>
+    <hyperlink ref="A80" r:id="rId18" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2254&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{1D785FC2-846E-074C-A314-C0DBEB89ED29}"/>
+    <hyperlink ref="A83" r:id="rId19" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98953&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7029E948-3F74-424F-815B-B26B1C8C1F22}"/>
     <hyperlink ref="A15" r:id="rId20" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4883&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{256844EC-136E-D047-BCEA-BCFB6B848998}"/>
     <hyperlink ref="A16" r:id="rId21" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=30801&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{215F41AE-0E7C-1E45-AAB1-89182AA67D72}"/>
     <hyperlink ref="A17" r:id="rId22" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61719&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F1A17F11-CF22-3F4B-9313-1B1EA83B0440}"/>
     <hyperlink ref="A18" r:id="rId23" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114152&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{77E8216D-E683-F343-9F67-F11A48518DF8}"/>
     <hyperlink ref="A6" r:id="rId24" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=1856&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{ECF59244-1ED5-8842-B936-D9D6944A9941}"/>
-    <hyperlink ref="A70" r:id="rId25" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15637&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D42933ED-BB6F-0044-9AE2-150DE8F1BECB}"/>
-    <hyperlink ref="A72" r:id="rId26" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=59032&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A4ED1769-4F6B-A24A-8733-BED8A1188B29}"/>
+    <hyperlink ref="A72" r:id="rId25" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=15637&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D42933ED-BB6F-0044-9AE2-150DE8F1BECB}"/>
+    <hyperlink ref="A74" r:id="rId26" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=59032&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A4ED1769-4F6B-A24A-8733-BED8A1188B29}"/>
     <hyperlink ref="A9" r:id="rId27" xr:uid="{74D60738-D03D-AF4D-B832-0779EF74B22F}"/>
     <hyperlink ref="A11" r:id="rId28" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56929&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{989DA598-2C35-B842-A942-8B90455B70E8}"/>
     <hyperlink ref="A7" r:id="rId29" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2283&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{56D223BC-1EF3-6644-8837-C16C0FC48C1D}"/>
-    <hyperlink ref="A46" r:id="rId30" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8827&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{C7DC5DE0-DCA5-EE4B-87FF-2A2ECAA249DB}"/>
-[...26 lines deleted...]
-    <hyperlink ref="A45" r:id="rId57" xr:uid="{DE49DF2A-EDE7-7743-BCB1-6DE7B0C0F1C5}"/>
+    <hyperlink ref="A48" r:id="rId30" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=8827&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{C7DC5DE0-DCA5-EE4B-87FF-2A2ECAA249DB}"/>
+    <hyperlink ref="A49" r:id="rId31" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61718&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{0A62F000-567C-B24C-833B-7E0C721B8EFA}"/>
+    <hyperlink ref="A89" r:id="rId32" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=49931&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{D0555DB1-B543-A948-9129-75013D8C5573}"/>
+    <hyperlink ref="A90" r:id="rId33" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=127997&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{8724363E-DD41-6749-ABBF-0FCFBA67BAC6}"/>
+    <hyperlink ref="A33" r:id="rId34" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=71342&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{20EF1E2C-1216-0641-BECB-0924E4843711}"/>
+    <hyperlink ref="A34" r:id="rId35" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12882&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F306AAD8-08C7-4642-BF10-BE66DEF162ED}"/>
+    <hyperlink ref="A50" r:id="rId36" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=105304&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{92BC072B-F570-C74B-82BA-1BCA3FFA0DC3}"/>
+    <hyperlink ref="A53" r:id="rId37" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=98004&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9A87E937-42DE-7D40-B93F-A2F9AD17027F}"/>
+    <hyperlink ref="A54" r:id="rId38" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=2296&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{8E7BDECF-1F18-5347-B8EF-D74EFE898EA9}"/>
+    <hyperlink ref="A58" r:id="rId39" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4921&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B3C61175-32BE-0142-95E9-B5A29F5AF954}"/>
+    <hyperlink ref="A61" r:id="rId40" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6427&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{98EB9350-B494-C948-94F0-E92D1E03E44A}"/>
+    <hyperlink ref="A59" r:id="rId41" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=12881&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A1AF1740-0666-C64E-A37F-C8D5CAD6FFCC}"/>
+    <hyperlink ref="A55" r:id="rId42" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72487&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{87698D89-C004-4544-8EE6-19395FA42DEF}"/>
+    <hyperlink ref="A57" r:id="rId43" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4864&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{96B46CC4-D49B-804A-84AB-E599FA75AA6E}"/>
+    <hyperlink ref="A56" r:id="rId44" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=7104&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{BB90FE38-BFA9-4F41-ACF4-F32CD3FEED4E}"/>
+    <hyperlink ref="A60" r:id="rId45" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56501&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E772994D-82D4-2544-9807-C3F31B00ADC2}"/>
+    <hyperlink ref="A62" r:id="rId46" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=4933&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{C753109C-64A0-B34B-9E2B-C52D8AC07E48}"/>
+    <hyperlink ref="A88" r:id="rId47" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134132&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{BD54F5BD-CC30-D640-A8DC-9DF49BB0DA91}"/>
+    <hyperlink ref="A63" r:id="rId48" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=53999&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{FBC8A991-190A-9542-8373-18A6B0E5ABBA}"/>
+    <hyperlink ref="A66" r:id="rId49" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=6422&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{47D75989-58B7-3042-89C1-BB4DE885593E}"/>
+    <hyperlink ref="A67" r:id="rId50" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64331&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{11E3BDF0-8A5A-BB44-BD70-40D1DAEB419D}"/>
+    <hyperlink ref="A70" r:id="rId51" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61720&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{131D7267-052A-6343-95D0-C99B81279C07}"/>
+    <hyperlink ref="A71" r:id="rId52" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=61713&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{9DD4D5A4-F1EE-A54A-91BD-7CA4B9A5F417}"/>
+    <hyperlink ref="A77" r:id="rId53" xr:uid="{E10D7232-CDFD-1D43-9430-0885C001FE8B}"/>
+    <hyperlink ref="A38" r:id="rId54" xr:uid="{E4EDA875-C746-8045-B196-845D89BF0F1F}"/>
+    <hyperlink ref="A73" r:id="rId55" xr:uid="{E5510A34-6B08-C34F-86CD-7841BF9A17C2}"/>
+    <hyperlink ref="A43" r:id="rId56" xr:uid="{F0459286-7279-714A-9D7E-ECDF129355D0}"/>
+    <hyperlink ref="A47" r:id="rId57" xr:uid="{DE49DF2A-EDE7-7743-BCB1-6DE7B0C0F1C5}"/>
     <hyperlink ref="A8" r:id="rId58" xr:uid="{50B46962-7C2C-904B-9C28-25AA7021F957}"/>
     <hyperlink ref="A10" r:id="rId59" xr:uid="{7AEC446B-C00E-6248-A90F-0E0130F0D795}"/>
-    <hyperlink ref="A77" r:id="rId60" xr:uid="{AEBE771C-EC1B-8C45-AC14-929E03B1A21F}"/>
-[...4 lines deleted...]
-    <hyperlink ref="A96" r:id="rId65" xr:uid="{D674D8FE-94D0-924E-AAFF-2EC648186005}"/>
+    <hyperlink ref="A79" r:id="rId60" xr:uid="{AEBE771C-EC1B-8C45-AC14-929E03B1A21F}"/>
+    <hyperlink ref="A81" r:id="rId61" xr:uid="{EF27450D-34F6-0940-975F-E00B0BB2203C}"/>
+    <hyperlink ref="A93" r:id="rId62" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28602&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{BAE55CF1-E978-D244-A335-FBEE50FD1640}"/>
+    <hyperlink ref="A95" r:id="rId63" xr:uid="{A68054A6-278A-C047-8429-E6CC1D710912}"/>
+    <hyperlink ref="A94" r:id="rId64" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=28603&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{8DD75DD4-C015-7D4F-9CEC-CA40531DF4FF}"/>
+    <hyperlink ref="A98" r:id="rId65" xr:uid="{D674D8FE-94D0-924E-AAFF-2EC648186005}"/>
+    <hyperlink ref="A29" r:id="rId66" xr:uid="{9D0C637D-5B45-204C-993F-C7CD70B344C3}"/>
+    <hyperlink ref="A28" r:id="rId67" display="Dictionnaire du roman policier" xr:uid="{6F955230-E8EE-0641-B76A-20871CBA3AC1}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:G407"/>
   <sheetViews>
     <sheetView topLeftCell="A3" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="C25" sqref="C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="73.83203125" style="1" customWidth="1"/>
     <col min="2" max="2" width="47.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="38.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="23.5" style="1" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="1"/>