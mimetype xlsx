--- v0 (2026-04-26)
+++ v1 (2026-06-05)
@@ -5,64 +5,64 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="11102"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Volumes/BU/Dictionnaires et encyclopédies/Dictionnaires par filières/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5C876B0C-3195-684C-9665-FA9B60A406D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D91BE24B-FB0D-0647-B7BA-E74DBE413BC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="9120" yWindow="500" windowWidth="30300" windowHeight="22540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="9120" yWindow="500" windowWidth="30300" windowHeight="22540" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sciences politiques" sheetId="6" r:id="rId1"/>
     <sheet name="Géopolitique" sheetId="9" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="239" uniqueCount="195">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="200">
   <si>
     <t>Titre</t>
   </si>
   <si>
     <t>Date</t>
   </si>
   <si>
     <t>Éditeur</t>
   </si>
   <si>
     <t>1989 </t>
   </si>
   <si>
     <t>Larousse, Paris</t>
   </si>
   <si>
     <t>Ellipses, Paris</t>
   </si>
   <si>
     <t>Presses universitaires de France, Paris</t>
   </si>
   <si>
     <t>A. Colin, Paris</t>
   </si>
   <si>
@@ -603,50 +603,65 @@
     <t>MOUTOUH Hugues, POIROT Jérôme</t>
   </si>
   <si>
     <t>Perrin, Paris</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>327.8 MOU</t>
   </si>
   <si>
     <t>Discours politique</t>
   </si>
   <si>
     <t>Encyclopédie des euphémismes contemporains : et autres manipulations militantes de la langue</t>
   </si>
   <si>
     <t>BIASONI Sami</t>
   </si>
   <si>
     <t>Les Éditions du Cerf, Paris</t>
   </si>
   <si>
     <t>32.01 BIA</t>
+  </si>
+  <si>
+    <t>Les mots du nouveau monde</t>
+  </si>
+  <si>
+    <t>ALLÈS Delphine, BADIE Bertrand, PAQUIN Stéphane</t>
+  </si>
+  <si>
+    <t>CNRS, Paris</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>327 ALL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="7">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color rgb="FF212529"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -830,51 +845,51 @@
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -927,50 +942,59 @@
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="6" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="3" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="3" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Lien hypertexte" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Sheets">
@@ -1151,61 +1175,61 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110994&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=64319&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=129557&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=145511&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114319&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10892&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117931&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117309&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=116784&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=69037&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=57262&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134789&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=145269&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=166635" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110785&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+politique+fran%C3%A7aise+henry+coston&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114074&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148376&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72292&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148748&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20592&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+politique+administration+bernard&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=114073&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117934&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=17816&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=122419&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=40374&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=67344&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72406&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107531&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+g%C3%A9opolitique+chauprade&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143804&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=101488&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=165434" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110379&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+relations+internationales+chaigneau&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106634&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=122723&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11515&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=161199" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41947&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=60687&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117422&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16710&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112685&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=50231&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=kw&amp;q=dictionnaire%20historique%20g%C3%A9opolitique&amp;count=100&amp;limit=au:Cordellier,%20Serge" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108369&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56737&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=165121" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107531&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+g%C3%A9opolitique+chauprade&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143804&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=101488&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=165434" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110379&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=&amp;q=dictionnaire+relations+internationales+chaigneau&amp;weight_search=1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106634&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=122723&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11515&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=161199" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41947&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=60687&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117422&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16710&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112685&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=168215" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=50231&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-search.pl?idx=kw&amp;q=dictionnaire%20historique%20g%C3%A9opolitique&amp;count=100&amp;limit=au:Cordellier,%20Serge" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108369&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56737&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=165121" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
   <dimension ref="A1:F50"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
       <selection activeCell="A57" sqref="A57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="74" style="1" customWidth="1"/>
     <col min="2" max="2" width="47.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="38.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="49.6640625" style="1" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18">
       <c r="A1" s="32" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
     </row>
     <row r="3" spans="1:5" ht="32">
       <c r="A3" s="2" t="s">
@@ -1828,54 +1852,54 @@
     <hyperlink ref="A29" r:id="rId15" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148748&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E1F0A397-C3E6-8B4F-AD8E-4D564A38226D}"/>
     <hyperlink ref="A28" r:id="rId16" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=134789&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{1C2C02F5-CFC5-4245-89D5-BE7E01F959D3}"/>
     <hyperlink ref="A16" r:id="rId17" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=116784&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{70C5C01E-9EE9-2846-BC09-734635270AE5}"/>
     <hyperlink ref="A27" r:id="rId18" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=129557&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{4971541E-E030-A747-86C3-30E5573A5F2E}"/>
     <hyperlink ref="A26" r:id="rId19" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117934&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7F172615-7BAE-414F-83C4-730EF7F19374}"/>
     <hyperlink ref="A38" r:id="rId20" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=145269&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B89868A1-D29D-554B-93F0-F16B1C31CD19}"/>
     <hyperlink ref="A37" r:id="rId21" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=10892&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7524E375-78AF-B149-AED0-EC4115150117}"/>
     <hyperlink ref="A18" r:id="rId22" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=67344&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{3C1E7D53-9899-C349-9306-7AB237972665}"/>
     <hyperlink ref="A42" r:id="rId23" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=20592&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{3F7F7F9E-745B-DE43-804E-F5001950699A}"/>
     <hyperlink ref="A41" r:id="rId24" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148376&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{68AB69DC-9F36-3C4B-A43B-8E13FBC7CDFD}"/>
     <hyperlink ref="A32" r:id="rId25" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=69037&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F2438C9F-098F-7C43-8A92-12721B3C3B0F}"/>
     <hyperlink ref="A33" r:id="rId26" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=145511&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6F32B8E6-D918-8347-8225-4FC67A11BFA6}"/>
     <hyperlink ref="A34" r:id="rId27" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=72406&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A3F6990F-557E-F341-AAE9-BCC61CD42439}"/>
     <hyperlink ref="A45" r:id="rId28" xr:uid="{EE6C4C30-C690-4941-A002-EBE4AC49A25C}"/>
     <hyperlink ref="A50" r:id="rId29" xr:uid="{9A22D7E0-2916-174A-8C88-6420C420B9C2}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AD1AD3D-98BD-6843-9B12-699C052C000F}">
   <sheetPr>
     <outlinePr summaryBelow="0" summaryRight="0"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F36"/>
   <sheetViews>
-    <sheetView zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
-      <selection activeCell="A40" sqref="A40"/>
+    <sheetView tabSelected="1" zoomScale="120" zoomScaleNormal="120" workbookViewId="0">
+      <selection activeCell="C8" sqref="C8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="12.6640625" defaultRowHeight="13"/>
   <cols>
     <col min="1" max="1" width="74" style="1" customWidth="1"/>
     <col min="2" max="2" width="47.83203125" style="1" customWidth="1"/>
     <col min="3" max="3" width="38.83203125" style="1" customWidth="1"/>
     <col min="4" max="4" width="18.83203125" style="1" customWidth="1"/>
     <col min="5" max="5" width="14.83203125" style="1" customWidth="1"/>
     <col min="6" max="6" width="49.5" style="1" customWidth="1"/>
     <col min="7" max="16384" width="12.6640625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" ht="18">
       <c r="A1" s="32" t="s">
         <v>26</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
     </row>
     <row r="3" spans="1:6" ht="32">
       <c r="A3" s="2" t="s">
         <v>0</v>
@@ -1890,494 +1914,512 @@
         <v>1</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="4" spans="1:6" ht="14" thickBot="1"/>
     <row r="5" spans="1:6" ht="14">
       <c r="A5" s="9" t="s">
         <v>26</v>
       </c>
       <c r="B5" s="10"/>
       <c r="C5" s="10"/>
       <c r="D5" s="26"/>
       <c r="E5" s="27"/>
     </row>
     <row r="6" spans="1:6" ht="14">
       <c r="A6" s="13" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="6"/>
       <c r="C6" s="6"/>
       <c r="D6" s="23"/>
       <c r="E6" s="25"/>
     </row>
-    <row r="7" spans="1:6" ht="32">
-      <c r="A7" s="12" t="s">
+    <row r="7" spans="1:6" ht="14">
+      <c r="A7" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>197</v>
+      </c>
+      <c r="D7" s="34" t="s">
+        <v>198</v>
+      </c>
+      <c r="E7" s="35" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="8" spans="1:6" ht="32">
+      <c r="A8" s="12" t="s">
         <v>157</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B8" s="5" t="s">
         <v>158</v>
       </c>
-      <c r="C7" s="8" t="s">
+      <c r="C8" s="8" t="s">
         <v>159</v>
       </c>
-      <c r="D7" s="7">
+      <c r="D8" s="7">
         <v>2012</v>
       </c>
-      <c r="E7" s="21" t="s">
+      <c r="E8" s="21" t="s">
         <v>91</v>
-      </c>
-[...15 lines deleted...]
-        <v>94</v>
       </c>
     </row>
     <row r="9" spans="1:6" ht="16">
       <c r="A9" s="12" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="C9" s="8" t="s">
-        <v>160</v>
+        <v>5</v>
       </c>
       <c r="D9" s="7">
-        <v>1998</v>
+        <v>1995</v>
       </c>
       <c r="E9" s="21" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-        <v>173</v>
+        <v>94</v>
       </c>
     </row>
     <row r="10" spans="1:6" ht="16">
       <c r="A10" s="12" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="C10" s="8" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D10" s="7">
         <v>1998</v>
       </c>
       <c r="E10" s="21" t="s">
+        <v>96</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="11" spans="1:6" ht="16">
+      <c r="A11" s="12" t="s">
+        <v>97</v>
+      </c>
+      <c r="B11" s="5" t="s">
+        <v>161</v>
+      </c>
+      <c r="C11" s="8" t="s">
+        <v>162</v>
+      </c>
+      <c r="D11" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E11" s="21" t="s">
         <v>98</v>
       </c>
     </row>
-    <row r="11" spans="1:6" ht="29">
-      <c r="A11" s="12" t="s">
+    <row r="12" spans="1:6" ht="29">
+      <c r="A12" s="12" t="s">
         <v>163</v>
       </c>
-      <c r="B11" s="5" t="s">
+      <c r="B12" s="5" t="s">
         <v>99</v>
       </c>
-      <c r="C11" s="8" t="s">
+      <c r="C12" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="D11" s="7">
+      <c r="D12" s="7">
         <v>2006</v>
       </c>
-      <c r="E11" s="21" t="s">
+      <c r="E12" s="21" t="s">
         <v>176</v>
       </c>
     </row>
-    <row r="12" spans="1:6" ht="16">
-      <c r="A12" s="12" t="s">
+    <row r="13" spans="1:6" ht="16">
+      <c r="A13" s="12" t="s">
         <v>100</v>
       </c>
-      <c r="B12" s="5" t="s">
+      <c r="B13" s="5" t="s">
         <v>101</v>
-      </c>
-[...15 lines deleted...]
-        <v>164</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>159</v>
       </c>
       <c r="D13" s="7">
+        <v>2007</v>
+      </c>
+      <c r="E13" s="21" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6" ht="32">
+      <c r="A14" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="B14" s="5" t="s">
+        <v>164</v>
+      </c>
+      <c r="C14" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D14" s="7">
         <v>2003</v>
       </c>
-      <c r="E13" s="21" t="s">
+      <c r="E14" s="21" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="14" spans="1:6" ht="16">
-      <c r="A14" s="12" t="s">
+    <row r="15" spans="1:6" ht="16">
+      <c r="A15" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="B14" s="5" t="s">
+      <c r="B15" s="5" t="s">
         <v>105</v>
       </c>
-      <c r="C14" s="8" t="s">
+      <c r="C15" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="D14" s="7">
+      <c r="D15" s="7">
         <v>2000</v>
       </c>
-      <c r="E14" s="21" t="s">
+      <c r="E15" s="21" t="s">
         <v>106</v>
       </c>
     </row>
-    <row r="15" spans="1:6" ht="17" thickBot="1">
-      <c r="A15" s="14" t="s">
+    <row r="16" spans="1:6" ht="17" thickBot="1">
+      <c r="A16" s="14" t="s">
         <v>107</v>
       </c>
-      <c r="B15" s="15" t="s">
+      <c r="B16" s="15" t="s">
         <v>108</v>
       </c>
-      <c r="C15" s="16" t="s">
+      <c r="C16" s="16" t="s">
         <v>165</v>
       </c>
-      <c r="D15" s="17">
+      <c r="D16" s="17">
         <v>1977</v>
       </c>
-      <c r="E15" s="22" t="s">
+      <c r="E16" s="22" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="16" spans="1:6" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A17" s="28" t="s">
+    <row r="17" spans="1:6" ht="14" thickBot="1"/>
+    <row r="18" spans="1:6" ht="14">
+      <c r="A18" s="28" t="s">
         <v>25</v>
       </c>
-      <c r="B17" s="29"/>
-[...22 lines deleted...]
-      </c>
+      <c r="B18" s="29"/>
+      <c r="C18" s="29"/>
+      <c r="D18" s="30"/>
+      <c r="E18" s="31"/>
     </row>
     <row r="19" spans="1:6" ht="16">
       <c r="A19" s="12" t="s">
-        <v>125</v>
+        <v>166</v>
       </c>
       <c r="B19" s="5" t="s">
-        <v>126</v>
+        <v>167</v>
       </c>
       <c r="C19" s="8" t="s">
-        <v>10</v>
+        <v>5</v>
       </c>
       <c r="D19" s="7">
-        <v>2007</v>
+        <v>1999</v>
       </c>
       <c r="E19" s="21" t="s">
-        <v>127</v>
+        <v>96</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="20" spans="1:6" ht="16">
       <c r="A20" s="12" t="s">
-        <v>111</v>
+        <v>125</v>
       </c>
       <c r="B20" s="5" t="s">
-        <v>112</v>
+        <v>126</v>
       </c>
       <c r="C20" s="8" t="s">
-        <v>6</v>
+        <v>10</v>
       </c>
       <c r="D20" s="7">
-        <v>2019</v>
+        <v>2007</v>
       </c>
       <c r="E20" s="21" t="s">
-        <v>113</v>
+        <v>127</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="21" spans="1:6" ht="16">
       <c r="A21" s="12" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
       <c r="B21" s="5" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="C21" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D21" s="7">
-        <v>2011</v>
+        <v>2019</v>
       </c>
       <c r="E21" s="21" t="s">
-        <v>116</v>
+        <v>113</v>
       </c>
     </row>
     <row r="22" spans="1:6" ht="16">
       <c r="A22" s="12" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="B22" s="5" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="C22" s="8" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="D22" s="7">
-        <v>1993</v>
+        <v>2011</v>
       </c>
       <c r="E22" s="21" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
     </row>
     <row r="23" spans="1:6" ht="16">
       <c r="A23" s="12" t="s">
-        <v>177</v>
+        <v>110</v>
       </c>
       <c r="B23" s="5" t="s">
-        <v>178</v>
-[...5 lines deleted...]
-        <v>180</v>
+        <v>117</v>
+      </c>
+      <c r="C23" s="8" t="s">
+        <v>14</v>
+      </c>
+      <c r="D23" s="7">
+        <v>1993</v>
       </c>
       <c r="E23" s="21" t="s">
-        <v>181</v>
+        <v>118</v>
       </c>
     </row>
     <row r="24" spans="1:6" ht="16">
       <c r="A24" s="12" t="s">
-        <v>119</v>
+        <v>177</v>
       </c>
       <c r="B24" s="5" t="s">
-        <v>120</v>
-[...5 lines deleted...]
-        <v>1988</v>
+        <v>178</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="D24" s="7" t="s">
+        <v>180</v>
       </c>
       <c r="E24" s="21" t="s">
-        <v>121</v>
+        <v>181</v>
       </c>
     </row>
     <row r="25" spans="1:6" ht="16">
       <c r="A25" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="B25" s="5" t="s">
+        <v>120</v>
+      </c>
+      <c r="C25" s="8" t="s">
+        <v>159</v>
+      </c>
+      <c r="D25" s="7">
+        <v>1988</v>
+      </c>
+      <c r="E25" s="21" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6" ht="16">
+      <c r="A26" s="12" t="s">
         <v>122</v>
       </c>
-      <c r="B25" s="5" t="s">
+      <c r="B26" s="5" t="s">
         <v>123</v>
       </c>
-      <c r="C25" s="8" t="s">
+      <c r="C26" s="8" t="s">
         <v>9</v>
       </c>
-      <c r="D25" s="7">
+      <c r="D26" s="7">
         <v>2021</v>
       </c>
-      <c r="E25" s="21" t="s">
+      <c r="E26" s="21" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="26" spans="1:6" ht="17" thickBot="1">
-      <c r="A26" s="14" t="s">
+    <row r="27" spans="1:6" ht="17" thickBot="1">
+      <c r="A27" s="14" t="s">
         <v>182</v>
       </c>
-      <c r="B26" s="15" t="s">
+      <c r="B27" s="15" t="s">
         <v>123</v>
       </c>
-      <c r="C26" s="16" t="s">
+      <c r="C27" s="16" t="s">
         <v>9</v>
       </c>
-      <c r="D26" s="17" t="s">
+      <c r="D27" s="17" t="s">
         <v>183</v>
       </c>
-      <c r="E26" s="22" t="s">
+      <c r="E27" s="22" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="27" spans="1:6" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A28" s="28" t="s">
+    <row r="28" spans="1:6" ht="14" thickBot="1"/>
+    <row r="29" spans="1:6" ht="14">
+      <c r="A29" s="28" t="s">
         <v>184</v>
       </c>
-      <c r="B28" s="29"/>
-[...5 lines deleted...]
-      <c r="A29" s="14" t="s">
+      <c r="B29" s="29"/>
+      <c r="C29" s="29"/>
+      <c r="D29" s="30"/>
+      <c r="E29" s="31"/>
+    </row>
+    <row r="30" spans="1:6" ht="17" thickBot="1">
+      <c r="A30" s="14" t="s">
         <v>185</v>
       </c>
-      <c r="B29" s="15" t="s">
+      <c r="B30" s="15" t="s">
         <v>186</v>
       </c>
-      <c r="C29" s="18" t="s">
+      <c r="C30" s="18" t="s">
         <v>187</v>
       </c>
-      <c r="D29" s="17" t="s">
+      <c r="D30" s="17" t="s">
         <v>188</v>
       </c>
-      <c r="E29" s="22" t="s">
+      <c r="E30" s="22" t="s">
         <v>189</v>
       </c>
     </row>
-    <row r="30" spans="1:6" ht="14" thickBot="1"/>
-[...1 lines deleted...]
-      <c r="A31" s="28" t="s">
+    <row r="31" spans="1:6" ht="14" thickBot="1"/>
+    <row r="32" spans="1:6" ht="14">
+      <c r="A32" s="28" t="s">
         <v>27</v>
       </c>
-      <c r="B31" s="29"/>
-[...19 lines deleted...]
-      </c>
+      <c r="B32" s="29"/>
+      <c r="C32" s="29"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="31"/>
     </row>
     <row r="33" spans="1:5" ht="16">
       <c r="A33" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="B33" s="5" t="s">
+        <v>168</v>
+      </c>
+      <c r="C33" s="8" t="s">
+        <v>169</v>
+      </c>
+      <c r="D33" s="7">
+        <v>1998</v>
+      </c>
+      <c r="E33" s="21" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" ht="16">
+      <c r="A34" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="B33" s="5" t="s">
+      <c r="B34" s="5" t="s">
         <v>80</v>
       </c>
-      <c r="C33" s="8" t="s">
+      <c r="C34" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="D33" s="7">
+      <c r="D34" s="7">
         <v>2010</v>
       </c>
-      <c r="E33" s="21" t="s">
+      <c r="E34" s="21" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="34" spans="1:5" ht="17" thickBot="1">
-      <c r="A34" s="14" t="s">
+    <row r="35" spans="1:5" ht="17" thickBot="1">
+      <c r="A35" s="14" t="s">
         <v>76</v>
       </c>
-      <c r="B34" s="15" t="s">
+      <c r="B35" s="15" t="s">
         <v>77</v>
       </c>
-      <c r="C34" s="16" t="s">
+      <c r="C35" s="16" t="s">
         <v>7</v>
       </c>
-      <c r="D34" s="17">
+      <c r="D35" s="17">
         <v>2015</v>
       </c>
-      <c r="E34" s="22" t="s">
+      <c r="E35" s="22" t="s">
         <v>78</v>
       </c>
     </row>
-    <row r="35" spans="1:5">
-[...1 lines deleted...]
-      <c r="E35" s="20"/>
+    <row r="36" spans="1:5">
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:E1"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="A32" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41947&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A6E2F7E3-0023-0849-82D7-B9D213116494}"/>
-[...20 lines deleted...]
-    <hyperlink ref="A29" r:id="rId22" xr:uid="{372396F9-44BE-1643-A2B1-29AB5669448B}"/>
+    <hyperlink ref="A33" r:id="rId1" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=41947&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A6E2F7E3-0023-0849-82D7-B9D213116494}"/>
+    <hyperlink ref="A35" r:id="rId2" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=122723&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{058CC6EB-920D-7244-8C63-2405D4990306}"/>
+    <hyperlink ref="A34" r:id="rId3" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=101488&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{F39E9BFB-CA54-9443-B9D8-6E9AE36D7215}"/>
+    <hyperlink ref="A8" r:id="rId4" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=108369&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{B1215DDF-922A-F14B-ACF3-279C69CCC0BD}"/>
+    <hyperlink ref="A9" r:id="rId5" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=16710&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7D51260E-FBF1-AD47-BA6D-7605A1B4B9C4}"/>
+    <hyperlink ref="A11" r:id="rId6" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=60687&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{5C2E9AFC-0A2B-CB47-8454-0C082041EDBF}"/>
+    <hyperlink ref="A12" r:id="rId7" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=110379&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{ED4E0652-A884-1248-B140-4931E4648945}"/>
+    <hyperlink ref="A13" r:id="rId8" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=107531&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{21D11F65-FF6E-D040-94EB-7A122AAF01B8}"/>
+    <hyperlink ref="A14" r:id="rId9" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=56737&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{8F80B388-0AFE-084D-9BEF-B30ACF44C265}"/>
+    <hyperlink ref="A15" r:id="rId10" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=50231&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{6F1CB80B-8243-D74B-9E21-AA7E8945F981}"/>
+    <hyperlink ref="A16" r:id="rId11" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=117422&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{CEBDEA09-4B74-524E-B78F-B737DA674866}"/>
+    <hyperlink ref="A10" r:id="rId12" xr:uid="{0106A4D3-B6D3-5543-9289-DEA72094EDF1}"/>
+    <hyperlink ref="A19" r:id="rId13" xr:uid="{FB797326-9433-C746-BDDD-ED71AFA0B430}"/>
+    <hyperlink ref="A21" r:id="rId14" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=148402&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{A09BDAC4-D309-634A-85CD-DFE9C40DC23C}"/>
+    <hyperlink ref="A22" r:id="rId15" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=112685&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{7312BCDD-EFF2-D04B-A8F6-82605ADE94D2}"/>
+    <hyperlink ref="A23" r:id="rId16" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=11515&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{E8EAD69B-7CD1-0F4E-95A0-13E7CD2168F3}"/>
+    <hyperlink ref="A25" r:id="rId17" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=106634&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{59EB5B3C-2FDE-9C4E-A7D6-C9A7A8C903BF}"/>
+    <hyperlink ref="A26" r:id="rId18" display="https://bu.ices.fr/cgi-bin/koha/opac-detail.pl?biblionumber=143804&amp;query_desc=kw%2Cwrdl%3A%20dictionnaires" xr:uid="{8D7754C1-69A9-AA4B-88A6-6578C6015798}"/>
+    <hyperlink ref="A20" r:id="rId19" xr:uid="{CBD0C642-1F95-9E41-A915-F028811AC2BB}"/>
+    <hyperlink ref="A24" r:id="rId20" xr:uid="{BF04A462-25AB-9D4B-842F-923E7B8F0B38}"/>
+    <hyperlink ref="A27" r:id="rId21" xr:uid="{6B2F8110-08EF-4A44-8A38-1C1BE78D3724}"/>
+    <hyperlink ref="A30" r:id="rId22" xr:uid="{372396F9-44BE-1643-A2B1-29AB5669448B}"/>
+    <hyperlink ref="A7" r:id="rId23" xr:uid="{23AEDC05-83C3-FB4F-B1C7-8BC7CC0B0C35}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Macintosh Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Feuilles de calcul</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Sciences politiques</vt:lpstr>
       <vt:lpstr>Géopolitique</vt:lpstr>
     </vt:vector>